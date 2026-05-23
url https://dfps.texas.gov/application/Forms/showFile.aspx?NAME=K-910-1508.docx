--- v0 (2025-12-05)
+++ v1 (2026-05-23)
@@ -371,54 +371,53 @@
       <w:r w:rsidR="001035E7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4ED1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">7, 8A, </w:t>
       </w:r>
       <w:r w:rsidR="000520C3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">8B, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4ED1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">or 9/10, send the 1508 request and attachments to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="009D0811">
+        <w:r w:rsidRPr="006C520B">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rStyle w:val="StyleHyperlinkBlue"/>
           </w:rPr>
           <w:t>Kelley Johnson-Davis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AB4ED1">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE6942">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655F67F4" w14:textId="77777777" w:rsidR="003C130D" w:rsidRPr="00AB4ED1" w:rsidRDefault="003C130D" w:rsidP="00BB73E7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FA1C51B" w14:textId="5F71CF92" w:rsidR="00BE6942" w:rsidRPr="00AB4ED1" w:rsidRDefault="003C130D" w:rsidP="00BE6942">
@@ -1051,51 +1050,50 @@
             <w:r w:rsidRPr="003C130D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="2173A993" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33460D29" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00D57881" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Request: </w:t>
             </w:r>
@@ -1175,51 +1173,50 @@
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="003C130D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="35977BF3" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D3D3169" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Caseworker Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -1286,51 +1283,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F9D6E25" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -1403,51 +1399,50 @@
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="5BC2DC69" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F7AF272" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisor </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -1528,51 +1523,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AB3B8BB" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -1643,51 +1637,50 @@
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="4D84B59F" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D8E995C" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">CPU Supervisor or RTPC Name: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -1754,51 +1747,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="429E49DF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone Number: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -2000,51 +1992,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="633A584A" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33A8E630" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -2136,51 +2127,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="441EC4FA" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
@@ -2284,51 +2274,50 @@
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="5CACA7E2" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7555" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5059F5E9" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00D57881" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2368,51 +2357,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidRPr="003C130D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  Emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="263BBC1F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00D57881" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2458,51 +2446,50 @@
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="003C130D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  Non-Emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="348C43CF" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66B172E6" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">If Emergency, please explain: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -3092,51 +3079,50 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provider Agency (CPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="60C88F3F" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E67D2CD" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -3196,51 +3182,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="000EDD4B" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
@@ -3300,51 +3285,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="554C300E" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
@@ -3403,51 +3387,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66DC7090" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
@@ -3506,51 +3489,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D725DF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
@@ -3823,51 +3805,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="70E83F5E" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="657BF47F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -3916,51 +3897,50 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="18" w:name="_Hlk187831870"/>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="25114816" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="18D3DE14" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -4018,51 +3998,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12FB7285" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
@@ -4120,51 +4099,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53651635" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
@@ -4221,51 +4199,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6811CA71" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
@@ -4322,51 +4299,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D902D11" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
@@ -4638,51 +4614,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="18"/>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="1226DD66" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23073448" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -4730,51 +4705,50 @@
                 <w:r w:rsidRPr="00741163">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="0303344B" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7808539D" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -4832,51 +4806,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="727CABC3" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
@@ -4934,51 +4907,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="33D65040" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
@@ -5035,51 +5007,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3FD17D31" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
@@ -5136,51 +5107,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62BCA7C0" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
@@ -5451,51 +5421,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="3846D44C" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CF9C42A" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -5543,51 +5512,50 @@
                 <w:r w:rsidRPr="00741163">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="643F3391" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="104B26B4" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -5645,51 +5613,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E18789F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
@@ -5747,51 +5714,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BD82C32" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text34"/>
@@ -5848,51 +5814,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F248276" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text35"/>
@@ -5949,51 +5914,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26ADABEE" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text36"/>
@@ -6264,51 +6228,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="5FAF3D2B" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67AA3729" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -6356,51 +6319,50 @@
                 <w:r w:rsidRPr="00741163">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="0CEA2B3F" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CA7FFF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -6458,51 +6420,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="539D509F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -6560,51 +6521,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="552ACEAF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -6661,51 +6621,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6647F121" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -6762,51 +6721,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70FA6BDB" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7077,51 +7035,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="512C9C2E" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E89CF81" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -7169,51 +7126,50 @@
                 <w:r w:rsidRPr="00741163">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="604C05F9" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37707544" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7271,51 +7227,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="704F8266" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7373,51 +7328,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="354A74F2" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7474,51 +7428,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0475455B" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7575,51 +7528,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21F25494" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -7890,51 +7842,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="43498D8C" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F8E1C30" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -7983,51 +7934,50 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB6189" w:rsidRPr="00BB73E7" w14:paraId="5D433E01" w14:textId="77777777" w:rsidTr="00CB6189">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14CBCFFF" w14:textId="77777777" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -8084,51 +8034,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69F73922" w14:textId="183E7EFF" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -8186,51 +8135,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C57C2D7" w14:textId="10B2D5A7" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -8287,51 +8235,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DDA84C0" w14:textId="23B2F754" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -8388,51 +8335,50 @@
             </w:r>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2323A101" w14:textId="518E60CA" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text32"/>
@@ -8490,51 +8436,50 @@
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="28E46261" w14:textId="1B684BA8" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
@@ -8591,51 +8536,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D980D4E" w14:textId="09877F18" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text48"/>
@@ -8699,51 +8643,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB6189" w:rsidRPr="00BB73E7" w14:paraId="7BD522E6" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14F167AA" w14:textId="77777777" w:rsidR="00CB6189" w:rsidRDefault="00CB6189" w:rsidP="00CB6189">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Child’s recommended service package:</w:t>
             </w:r>
           </w:p>
@@ -8908,51 +8851,50 @@
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="0BF59638" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="595E2671" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Date placement recommended by CPU/RTPC: </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
@@ -9023,51 +8965,50 @@
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="31E7BBED" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67909BA9" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Explain why the recommended placement</w:t>
             </w:r>
             <w:r>
@@ -9343,51 +9284,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="53469798" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CEF5A2" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
               <w:t>Alternative placement options</w:t>
             </w:r>
@@ -9564,51 +9504,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="6565974D" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16DDC66A" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
@@ -9692,51 +9631,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1FD83FFE" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
@@ -9820,51 +9758,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4027" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F48D4DF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Placement Request Determination</w:t>
             </w:r>
           </w:p>
@@ -9991,51 +9928,50 @@
             <w:bookmarkEnd w:id="33"/>
             <w:r w:rsidRPr="003C130D">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="282264C5" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11065" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="056A60AF" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="003C130D" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB73E7">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
             <w:r>
@@ -10173,91 +10109,83 @@
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">CBC SERVICE AREAS </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="053181DC" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC6FD47" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="3CC6FD47" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00AB4ED1">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:lang w:val="en"/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38EF7060" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Texas Panhandle (Lubbock/Amarillo) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54B6D5B6" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
@@ -10289,90 +10217,83 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>Jennifer Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="294B4226" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="574F871F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="574F871F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00AB4ED1">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:lang w:val="en"/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20FFA4ED" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>30 counties in North Texas (Abilene/Wichita Falls)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A66EAD2" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
@@ -10402,249 +10323,237 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>Kristie Cholewinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="19705A03" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="473566B3" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="473566B3" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:lang w:val="en"/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:lang w:val="en"/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 3W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66B1B206" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A077795" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Ten</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> counties around Fort Worth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B835C15" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="1B835C15" w14:textId="1E4A9556" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>CBCA:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00E96422" w:rsidRPr="00E96422">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Va</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96422">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cant (Interim </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00925FE6">
+              <w:r w:rsidR="00E96422" w:rsidRPr="00AB4ED1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
-                <w:t>Jarome</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve"> Watts</w:t>
+                <w:t>Kristie Cholewinski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00E96422">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="02F54EC5" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0639EA67" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00E0781E" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="0639EA67" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00E0781E">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 3E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E22591" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Nine counties around Dallas</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CC815B3" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
@@ -10683,88 +10592,83 @@
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="0AA9C3AB" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17DB8DC5" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="001035E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="17DB8DC5" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="001035E7">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CDA8CDE" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Piney Woods</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="475B0A5F" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
@@ -10795,426 +10699,637 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>Michael Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00A70B1F" w14:paraId="2F2F0EE5" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC432D7" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="001035E7" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="2DC432D7" w14:textId="76B0ABA6" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="006C520B" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="001035E7">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ADF3307" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep East </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB573FA" w14:textId="0BFBDC7B" w:rsidR="005B3C94" w:rsidRPr="00A70B1F" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="3FB573FA" w14:textId="5185DA46" w:rsidR="005B3C94" w:rsidRPr="00E96422" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A70B1F">
+            <w:r w:rsidRPr="00E96422">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve">CBCA: </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00A70B1F" w:rsidRPr="00A70B1F">
+              <w:r w:rsidR="0058517F" w:rsidRPr="0058517F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
-                  <w:lang w:val="es-MX"/>
                 </w:rPr>
-                <w:t>Andi</w:t>
+                <w:t>Kristi Dorsett</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00A70B1F" w:rsidRPr="00A70B1F">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058517F" w:rsidRPr="00A70B1F" w14:paraId="44BB303B" w14:textId="77777777" w:rsidTr="005D103F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F4FCD7" w14:textId="351BFD58" w:rsidR="0058517F" w:rsidRPr="00CB5BA1" w:rsidRDefault="006C520B" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00CB5BA1">
+                <w:rPr>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
+                </w:rPr>
+                <w:t>Region 6A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A6C03BC" w14:textId="77777777" w:rsidR="0058517F" w:rsidRDefault="0058517F" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Harris County</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F94A643" w14:textId="74023140" w:rsidR="0058517F" w:rsidRDefault="0058517F" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBCA: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="0058517F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
-                  <w:lang w:val="es-MX"/>
+                  <w:lang w:val="en"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>Leiza</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00A70B1F" w:rsidRPr="00A70B1F">
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0058517F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
-                  <w:lang w:val="es-MX"/>
+                  <w:lang w:val="en"/>
                 </w:rPr>
-                <w:t>Tavarez</w:t>
+                <w:t xml:space="preserve"> Francia-Siebert </w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="00A70B1F">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058517F" w:rsidRPr="00A70B1F" w14:paraId="71209FAD" w14:textId="77777777" w:rsidTr="005D103F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3415" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CD35948" w14:textId="0442E278" w:rsidR="0058517F" w:rsidRPr="00CB5BA1" w:rsidRDefault="0058517F" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00CB5BA1">
+                <w:rPr>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
+                </w:rPr>
+                <w:t>Region 6B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE1EB84" w14:textId="77777777" w:rsidR="0058517F" w:rsidRDefault="006C520B" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-MX"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>12 counties surrounding Harris (Bay Area/Montgomery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2314D448" w14:textId="6EA6F54A" w:rsidR="006C520B" w:rsidRDefault="006C520B" w:rsidP="005D103F">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CBCA: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="006C520B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en"/>
+                </w:rPr>
+                <w:t>Andi Tavarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C66B6" w:rsidRPr="00BB73E7" w14:paraId="54D257BE" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2476EE6F" w14:textId="321607D5" w:rsidR="001C66B6" w:rsidRPr="001C66B6" w:rsidRDefault="001C66B6" w:rsidP="005D103F">
+          <w:p w14:paraId="2476EE6F" w14:textId="321607D5" w:rsidR="001C66B6" w:rsidRPr="00CB5BA1" w:rsidRDefault="001C66B6" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="001C66B6">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 8a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01A5E86D" w14:textId="6FA0DCD8" w:rsidR="001C66B6" w:rsidRDefault="001C66B6" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Bexar County</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">CBCA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00A70B1F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en"/>
                 </w:rPr>
                 <w:t>Katherine “Katie” Elseth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="32693080" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5B2F33" w14:textId="6887D15C" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
+          <w:p w14:paraId="3B5B2F33" w14:textId="6887D15C" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00AB4ED1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-                  <w:lang w:val="en"/>
+                  <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 8b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="342E805C" w14:textId="77777777" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>27 counties around Bexar County</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FF122D" w14:textId="5D3B6E73" w:rsidR="005B3C94" w:rsidRPr="00AB4ED1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB4ED1">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t xml:space="preserve">CBCA: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00F27E1D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Crystal Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AD9E7E7" w14:textId="5EF29FC9" w:rsidR="007A628E" w:rsidRPr="00FF751B" w:rsidRDefault="007A628E" w:rsidP="00A62E70">
+    <w:p w14:paraId="2AD9E7E7" w14:textId="4A5AA5F1" w:rsidR="0058517F" w:rsidRDefault="0058517F" w:rsidP="00A62E70">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="129CE266" w14:textId="77777777" w:rsidR="0058517F" w:rsidRDefault="0058517F">
+      <w:pPr>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ED3016" w14:textId="77777777" w:rsidR="007A628E" w:rsidRPr="00FF751B" w:rsidRDefault="007A628E" w:rsidP="00A62E70">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="007A628E" w:rsidRPr="00FF751B" w:rsidSect="007A628E">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51EF569F" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F">
+    <w:p w14:paraId="28795DDC" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA3C10E" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F">
+    <w:p w14:paraId="084CE49B" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E6C4D5E" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F"/>
+    <w:p w14:paraId="32C27A8D" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11373,65 +11488,65 @@
     </w:r>
     <w:r w:rsidR="00FD1434">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DB20F28" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F">
+    <w:p w14:paraId="630222B7" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06DB2B1F" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F">
+    <w:p w14:paraId="249F9087" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48430BE0" w14:textId="77777777" w:rsidR="000D126F" w:rsidRDefault="000D126F"/>
+    <w:p w14:paraId="59E07085" w14:textId="77777777" w:rsidR="005D3E65" w:rsidRDefault="005D3E65"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A3D2582" w14:textId="77777777" w:rsidR="00300B43" w:rsidRDefault="002F19F0" w:rsidP="00300B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -11494,81 +11609,81 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00300B43" w:rsidRPr="00DA3287">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
     <w:r w:rsidR="00300B43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> K-910-1508</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76D4C8C3" w14:textId="4BA7C32F" w:rsidR="00570087" w:rsidRDefault="00300B43" w:rsidP="00CB3B5A">
+  <w:p w14:paraId="76D4C8C3" w14:textId="69809FE2" w:rsidR="00570087" w:rsidRDefault="00300B43" w:rsidP="00CB3B5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00A70B1F">
+    <w:r w:rsidR="001D0A0A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>August</w:t>
+      <w:t>May</w:t>
     </w:r>
-    <w:r w:rsidR="005B3C94">
+    <w:r w:rsidR="00D011E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C26C731" w14:textId="77777777" w:rsidR="00300B43" w:rsidRPr="00300B43" w:rsidRDefault="00300B43" w:rsidP="00300B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014E4976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="001210F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -15198,77 +15313,78 @@
   <w:num w:numId="23" w16cid:durableId="874738330">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="928193481">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="369886453">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="315038931">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="549801453">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="C2wQ9r2skVlwCeCuzxmLq3iUuAxqciHXRCprpIzY+eJ7lGI6bjWPQyT3KObOy20A7444yHZqc0JrmOqGb7amWg==" w:salt="/H1vqKDvZnuLiupeNI9DpQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001474DE"/>
+    <w:rsid w:val="000006C9"/>
     <w:rsid w:val="00005DB4"/>
     <w:rsid w:val="00020D4F"/>
     <w:rsid w:val="0002313A"/>
     <w:rsid w:val="0002555B"/>
     <w:rsid w:val="000278B6"/>
     <w:rsid w:val="000324FB"/>
     <w:rsid w:val="000338F0"/>
     <w:rsid w:val="000463D7"/>
     <w:rsid w:val="00047DDC"/>
     <w:rsid w:val="000517A7"/>
     <w:rsid w:val="000520C3"/>
     <w:rsid w:val="00055A19"/>
     <w:rsid w:val="00055D07"/>
     <w:rsid w:val="0007664F"/>
     <w:rsid w:val="00077C1C"/>
     <w:rsid w:val="00085913"/>
     <w:rsid w:val="000879E5"/>
     <w:rsid w:val="0009048E"/>
     <w:rsid w:val="00094EFF"/>
     <w:rsid w:val="00095124"/>
     <w:rsid w:val="000970F2"/>
     <w:rsid w:val="000A7711"/>
     <w:rsid w:val="000C2BDE"/>
     <w:rsid w:val="000C3755"/>
     <w:rsid w:val="000C42FD"/>
@@ -15282,90 +15398,93 @@
     <w:rsid w:val="000F328C"/>
     <w:rsid w:val="00100948"/>
     <w:rsid w:val="001023F0"/>
     <w:rsid w:val="001035E7"/>
     <w:rsid w:val="0011453D"/>
     <w:rsid w:val="001216D8"/>
     <w:rsid w:val="00122E08"/>
     <w:rsid w:val="00123A45"/>
     <w:rsid w:val="00124B4D"/>
     <w:rsid w:val="00134245"/>
     <w:rsid w:val="001474DE"/>
     <w:rsid w:val="001516F5"/>
     <w:rsid w:val="00155A71"/>
     <w:rsid w:val="00164031"/>
     <w:rsid w:val="001728B6"/>
     <w:rsid w:val="00174EDC"/>
     <w:rsid w:val="00184772"/>
     <w:rsid w:val="00186E0C"/>
     <w:rsid w:val="0019522C"/>
     <w:rsid w:val="001A6637"/>
     <w:rsid w:val="001B0DA5"/>
     <w:rsid w:val="001B16A1"/>
     <w:rsid w:val="001B2214"/>
     <w:rsid w:val="001B4955"/>
     <w:rsid w:val="001C66B6"/>
+    <w:rsid w:val="001D0A0A"/>
     <w:rsid w:val="001D2444"/>
     <w:rsid w:val="001D4FEF"/>
     <w:rsid w:val="001D56F9"/>
     <w:rsid w:val="001F4400"/>
     <w:rsid w:val="00201DF3"/>
     <w:rsid w:val="00203DB0"/>
     <w:rsid w:val="00216052"/>
     <w:rsid w:val="00224482"/>
     <w:rsid w:val="00225A59"/>
     <w:rsid w:val="00243BE0"/>
     <w:rsid w:val="00246A38"/>
     <w:rsid w:val="00262B9D"/>
     <w:rsid w:val="002645EF"/>
     <w:rsid w:val="00282DF9"/>
     <w:rsid w:val="002838E8"/>
     <w:rsid w:val="00284AF2"/>
     <w:rsid w:val="00285A35"/>
     <w:rsid w:val="00286559"/>
     <w:rsid w:val="002970DA"/>
     <w:rsid w:val="002B1E78"/>
     <w:rsid w:val="002D3E8D"/>
     <w:rsid w:val="002D4337"/>
     <w:rsid w:val="002F19F0"/>
     <w:rsid w:val="002F1C29"/>
     <w:rsid w:val="002F3A22"/>
     <w:rsid w:val="00300B43"/>
     <w:rsid w:val="00300BE7"/>
     <w:rsid w:val="00300EA6"/>
     <w:rsid w:val="00303FCF"/>
     <w:rsid w:val="00304016"/>
     <w:rsid w:val="003041D3"/>
     <w:rsid w:val="00307286"/>
     <w:rsid w:val="00312C70"/>
     <w:rsid w:val="0032251E"/>
     <w:rsid w:val="003225D6"/>
+    <w:rsid w:val="00326164"/>
     <w:rsid w:val="003410E9"/>
     <w:rsid w:val="0035476B"/>
     <w:rsid w:val="00356119"/>
     <w:rsid w:val="00357B96"/>
     <w:rsid w:val="003710C2"/>
+    <w:rsid w:val="003739A1"/>
     <w:rsid w:val="00381C58"/>
     <w:rsid w:val="00385826"/>
     <w:rsid w:val="00387B3A"/>
     <w:rsid w:val="003937F5"/>
     <w:rsid w:val="003943C2"/>
     <w:rsid w:val="003A53C8"/>
     <w:rsid w:val="003B5A6F"/>
     <w:rsid w:val="003C130D"/>
     <w:rsid w:val="003C5A24"/>
     <w:rsid w:val="003C62C0"/>
     <w:rsid w:val="003C6A0C"/>
     <w:rsid w:val="003C719C"/>
     <w:rsid w:val="003D1A38"/>
     <w:rsid w:val="003F0C11"/>
     <w:rsid w:val="003F15D1"/>
     <w:rsid w:val="003F7785"/>
     <w:rsid w:val="00417136"/>
     <w:rsid w:val="00417F9C"/>
     <w:rsid w:val="00421E99"/>
     <w:rsid w:val="00426E5F"/>
     <w:rsid w:val="00427BDF"/>
     <w:rsid w:val="00430D52"/>
     <w:rsid w:val="00433C2A"/>
     <w:rsid w:val="004517DE"/>
     <w:rsid w:val="00461639"/>
@@ -15379,278 +15498,291 @@
     <w:rsid w:val="004B2209"/>
     <w:rsid w:val="004B4EEC"/>
     <w:rsid w:val="004B7295"/>
     <w:rsid w:val="004C70E6"/>
     <w:rsid w:val="004F039C"/>
     <w:rsid w:val="00504900"/>
     <w:rsid w:val="00512EC2"/>
     <w:rsid w:val="00520008"/>
     <w:rsid w:val="00521E53"/>
     <w:rsid w:val="00527D6D"/>
     <w:rsid w:val="00541318"/>
     <w:rsid w:val="00545365"/>
     <w:rsid w:val="00546887"/>
     <w:rsid w:val="005539FD"/>
     <w:rsid w:val="00554845"/>
     <w:rsid w:val="0055728D"/>
     <w:rsid w:val="00561AC3"/>
     <w:rsid w:val="0056693A"/>
     <w:rsid w:val="0056752C"/>
     <w:rsid w:val="00570087"/>
     <w:rsid w:val="00570B3B"/>
     <w:rsid w:val="005748CB"/>
     <w:rsid w:val="00576B4E"/>
     <w:rsid w:val="00580A4F"/>
     <w:rsid w:val="0058457F"/>
+    <w:rsid w:val="0058517F"/>
     <w:rsid w:val="00587D55"/>
     <w:rsid w:val="00591350"/>
     <w:rsid w:val="00592DC9"/>
     <w:rsid w:val="00595CE9"/>
     <w:rsid w:val="005A2A75"/>
     <w:rsid w:val="005A52C3"/>
     <w:rsid w:val="005B028B"/>
     <w:rsid w:val="005B0F74"/>
     <w:rsid w:val="005B3C94"/>
     <w:rsid w:val="005C1685"/>
     <w:rsid w:val="005C1EFE"/>
     <w:rsid w:val="005C2FD9"/>
     <w:rsid w:val="005D2C26"/>
     <w:rsid w:val="005D2EEA"/>
     <w:rsid w:val="005D3D8C"/>
+    <w:rsid w:val="005D3E65"/>
     <w:rsid w:val="005D4E3F"/>
     <w:rsid w:val="005D7A75"/>
     <w:rsid w:val="005E4435"/>
     <w:rsid w:val="005E6962"/>
     <w:rsid w:val="005F4781"/>
     <w:rsid w:val="00600651"/>
     <w:rsid w:val="006043FC"/>
     <w:rsid w:val="00626290"/>
     <w:rsid w:val="00630572"/>
     <w:rsid w:val="00637243"/>
     <w:rsid w:val="006465BE"/>
     <w:rsid w:val="006468F0"/>
     <w:rsid w:val="006608AC"/>
     <w:rsid w:val="00677AF1"/>
     <w:rsid w:val="00682B3A"/>
     <w:rsid w:val="00693632"/>
     <w:rsid w:val="00696467"/>
     <w:rsid w:val="006A0B03"/>
     <w:rsid w:val="006A2310"/>
     <w:rsid w:val="006A60BF"/>
     <w:rsid w:val="006A79D8"/>
     <w:rsid w:val="006B250C"/>
     <w:rsid w:val="006B5423"/>
     <w:rsid w:val="006B57C8"/>
     <w:rsid w:val="006B7C63"/>
+    <w:rsid w:val="006C520B"/>
     <w:rsid w:val="006E2773"/>
     <w:rsid w:val="006E5A59"/>
     <w:rsid w:val="006F7F10"/>
     <w:rsid w:val="007016C0"/>
     <w:rsid w:val="0070219B"/>
     <w:rsid w:val="00711244"/>
     <w:rsid w:val="00721ED1"/>
     <w:rsid w:val="00722B93"/>
     <w:rsid w:val="007234C7"/>
     <w:rsid w:val="00726D29"/>
     <w:rsid w:val="00731874"/>
     <w:rsid w:val="00732B0A"/>
     <w:rsid w:val="00737E48"/>
     <w:rsid w:val="00740BF0"/>
     <w:rsid w:val="0074267B"/>
     <w:rsid w:val="00744C29"/>
     <w:rsid w:val="00746AF0"/>
     <w:rsid w:val="007545BF"/>
     <w:rsid w:val="00757246"/>
     <w:rsid w:val="00757251"/>
     <w:rsid w:val="00757B81"/>
     <w:rsid w:val="0076541C"/>
     <w:rsid w:val="007664DD"/>
     <w:rsid w:val="00771EF3"/>
     <w:rsid w:val="00772D2F"/>
     <w:rsid w:val="00774B12"/>
     <w:rsid w:val="00780AF0"/>
     <w:rsid w:val="00795ACD"/>
     <w:rsid w:val="007A5049"/>
     <w:rsid w:val="007A628E"/>
     <w:rsid w:val="007A6BA4"/>
     <w:rsid w:val="007B12B3"/>
     <w:rsid w:val="007B54D4"/>
     <w:rsid w:val="007D5429"/>
     <w:rsid w:val="007D6072"/>
     <w:rsid w:val="007D76AA"/>
     <w:rsid w:val="007E3D61"/>
     <w:rsid w:val="007F7443"/>
     <w:rsid w:val="00802691"/>
     <w:rsid w:val="0080343E"/>
     <w:rsid w:val="0081106D"/>
     <w:rsid w:val="00811CE9"/>
     <w:rsid w:val="00824CC3"/>
     <w:rsid w:val="008306A6"/>
     <w:rsid w:val="0083137B"/>
     <w:rsid w:val="00844FB0"/>
+    <w:rsid w:val="008458FC"/>
     <w:rsid w:val="00850260"/>
     <w:rsid w:val="008553F2"/>
     <w:rsid w:val="00870B2A"/>
     <w:rsid w:val="00881080"/>
     <w:rsid w:val="00893DCF"/>
     <w:rsid w:val="008A158F"/>
     <w:rsid w:val="008B64E6"/>
     <w:rsid w:val="008C607B"/>
     <w:rsid w:val="008D0620"/>
     <w:rsid w:val="008D12D5"/>
     <w:rsid w:val="008E15B8"/>
     <w:rsid w:val="008F6AFD"/>
     <w:rsid w:val="00904718"/>
     <w:rsid w:val="00911288"/>
     <w:rsid w:val="009170FE"/>
     <w:rsid w:val="00917D87"/>
     <w:rsid w:val="00926594"/>
     <w:rsid w:val="0092774A"/>
     <w:rsid w:val="00935348"/>
     <w:rsid w:val="009616FD"/>
     <w:rsid w:val="00962712"/>
     <w:rsid w:val="00963029"/>
     <w:rsid w:val="009669F0"/>
     <w:rsid w:val="00972260"/>
     <w:rsid w:val="009806CF"/>
     <w:rsid w:val="0098601C"/>
     <w:rsid w:val="00987E89"/>
     <w:rsid w:val="0099124D"/>
     <w:rsid w:val="009942EC"/>
     <w:rsid w:val="0099450F"/>
+    <w:rsid w:val="009A441E"/>
     <w:rsid w:val="009C1C61"/>
     <w:rsid w:val="009D0811"/>
     <w:rsid w:val="009E28C4"/>
     <w:rsid w:val="009E3C80"/>
     <w:rsid w:val="009F5B62"/>
     <w:rsid w:val="00A03BB9"/>
     <w:rsid w:val="00A04D65"/>
     <w:rsid w:val="00A07CE4"/>
     <w:rsid w:val="00A105BB"/>
     <w:rsid w:val="00A1180F"/>
     <w:rsid w:val="00A154A1"/>
     <w:rsid w:val="00A21A4D"/>
     <w:rsid w:val="00A21F59"/>
     <w:rsid w:val="00A36267"/>
     <w:rsid w:val="00A3655E"/>
     <w:rsid w:val="00A40277"/>
     <w:rsid w:val="00A4158A"/>
     <w:rsid w:val="00A47A36"/>
     <w:rsid w:val="00A62E70"/>
     <w:rsid w:val="00A70B1F"/>
     <w:rsid w:val="00A73392"/>
     <w:rsid w:val="00A76CF7"/>
     <w:rsid w:val="00A778A0"/>
     <w:rsid w:val="00A81BA9"/>
     <w:rsid w:val="00A85556"/>
     <w:rsid w:val="00A86FCB"/>
     <w:rsid w:val="00AA4359"/>
     <w:rsid w:val="00AB330A"/>
     <w:rsid w:val="00AB4ED1"/>
     <w:rsid w:val="00AB4FBB"/>
     <w:rsid w:val="00AD111C"/>
     <w:rsid w:val="00B055F4"/>
+    <w:rsid w:val="00B0561A"/>
     <w:rsid w:val="00B1533F"/>
     <w:rsid w:val="00B40B44"/>
     <w:rsid w:val="00B41ABF"/>
     <w:rsid w:val="00B526F7"/>
     <w:rsid w:val="00B53A78"/>
     <w:rsid w:val="00B64010"/>
     <w:rsid w:val="00B719ED"/>
     <w:rsid w:val="00B75ABD"/>
     <w:rsid w:val="00B848A1"/>
     <w:rsid w:val="00B87909"/>
     <w:rsid w:val="00B95984"/>
     <w:rsid w:val="00BA2962"/>
     <w:rsid w:val="00BB1152"/>
     <w:rsid w:val="00BB142E"/>
     <w:rsid w:val="00BB73E7"/>
     <w:rsid w:val="00BC4BFF"/>
     <w:rsid w:val="00BD4015"/>
     <w:rsid w:val="00BE0B40"/>
     <w:rsid w:val="00BE0D8B"/>
     <w:rsid w:val="00BE6942"/>
     <w:rsid w:val="00BF4D6F"/>
     <w:rsid w:val="00C21566"/>
     <w:rsid w:val="00C21F51"/>
     <w:rsid w:val="00C3178C"/>
     <w:rsid w:val="00C62C9D"/>
     <w:rsid w:val="00C76A45"/>
     <w:rsid w:val="00C80341"/>
     <w:rsid w:val="00C81C82"/>
     <w:rsid w:val="00C81D73"/>
+    <w:rsid w:val="00C879F8"/>
     <w:rsid w:val="00C92B0B"/>
     <w:rsid w:val="00C96B61"/>
     <w:rsid w:val="00C978C5"/>
+    <w:rsid w:val="00CA7096"/>
     <w:rsid w:val="00CA777E"/>
     <w:rsid w:val="00CB06C0"/>
     <w:rsid w:val="00CB3B5A"/>
+    <w:rsid w:val="00CB5BA1"/>
     <w:rsid w:val="00CB6189"/>
     <w:rsid w:val="00CD1B3A"/>
     <w:rsid w:val="00CD5E82"/>
     <w:rsid w:val="00CF3A62"/>
+    <w:rsid w:val="00CF3E93"/>
+    <w:rsid w:val="00D011E2"/>
     <w:rsid w:val="00D04284"/>
     <w:rsid w:val="00D04F5F"/>
     <w:rsid w:val="00D073EB"/>
     <w:rsid w:val="00D20507"/>
     <w:rsid w:val="00D278A3"/>
     <w:rsid w:val="00D33AD4"/>
     <w:rsid w:val="00D55296"/>
     <w:rsid w:val="00D57881"/>
     <w:rsid w:val="00D669C8"/>
+    <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D92953"/>
     <w:rsid w:val="00D933BC"/>
     <w:rsid w:val="00DA1373"/>
     <w:rsid w:val="00DA3287"/>
     <w:rsid w:val="00DB2BFF"/>
     <w:rsid w:val="00DB77EB"/>
     <w:rsid w:val="00DC173E"/>
     <w:rsid w:val="00DD4EDD"/>
     <w:rsid w:val="00DD53EA"/>
     <w:rsid w:val="00DE5D08"/>
     <w:rsid w:val="00DF4B91"/>
     <w:rsid w:val="00DF55B8"/>
     <w:rsid w:val="00DF6379"/>
     <w:rsid w:val="00E01697"/>
     <w:rsid w:val="00E01A74"/>
     <w:rsid w:val="00E04945"/>
     <w:rsid w:val="00E06F0F"/>
     <w:rsid w:val="00E0781E"/>
     <w:rsid w:val="00E20BB1"/>
     <w:rsid w:val="00E33E3C"/>
     <w:rsid w:val="00E350FC"/>
     <w:rsid w:val="00E43F8A"/>
     <w:rsid w:val="00E5089E"/>
     <w:rsid w:val="00E50BEE"/>
     <w:rsid w:val="00E53EA0"/>
     <w:rsid w:val="00E62561"/>
     <w:rsid w:val="00E669A4"/>
     <w:rsid w:val="00E70994"/>
     <w:rsid w:val="00E76921"/>
     <w:rsid w:val="00E819C3"/>
     <w:rsid w:val="00E8281F"/>
     <w:rsid w:val="00E9359C"/>
+    <w:rsid w:val="00E96422"/>
     <w:rsid w:val="00EA1451"/>
     <w:rsid w:val="00EA4D51"/>
     <w:rsid w:val="00EB02FC"/>
     <w:rsid w:val="00EE36CE"/>
     <w:rsid w:val="00EE5705"/>
     <w:rsid w:val="00EF11C5"/>
     <w:rsid w:val="00EF5571"/>
     <w:rsid w:val="00EF6BDD"/>
     <w:rsid w:val="00F07BBB"/>
     <w:rsid w:val="00F155CA"/>
     <w:rsid w:val="00F24569"/>
     <w:rsid w:val="00F27E1D"/>
     <w:rsid w:val="00F3175F"/>
     <w:rsid w:val="00F35738"/>
     <w:rsid w:val="00F42E1D"/>
     <w:rsid w:val="00F74152"/>
     <w:rsid w:val="00F75F9D"/>
     <w:rsid w:val="00F86B24"/>
     <w:rsid w:val="00F87249"/>
     <w:rsid w:val="00F91281"/>
     <w:rsid w:val="00FA5545"/>
     <w:rsid w:val="00FC4051"/>
     <w:rsid w:val="00FD1434"/>
     <w:rsid w:val="00FD4068"/>
     <w:rsid w:val="00FD76E4"/>
@@ -15971,51 +16103,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="003A53C8"/>
+    <w:rsid w:val="006C520B"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="003A53C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -16201,51 +16333,51 @@
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="2880"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="list1dfps">
     <w:name w:val="list1dfps"/>
     <w:basedOn w:val="bodytextdfps"/>
     <w:rsid w:val="00FE6FE5"/>
     <w:pPr>
       <w:spacing w:before="80"/>
       <w:ind w:left="1800" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00FE6FE5"/>
+    <w:rsid w:val="006C520B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableheadingdfps">
     <w:name w:val="tableheadingdfps"/>
     <w:basedOn w:val="bodytextdfps"/>
     <w:rsid w:val="00FE6FE5"/>
     <w:pPr>
       <w:spacing w:before="40" w:after="20"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabletextdfps">
     <w:name w:val="tabletextdfps"/>
     <w:basedOn w:val="tableheadingdfps"/>
     <w:rsid w:val="00FE6FE5"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
@@ -16475,50 +16607,70 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA4D51"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005B3C94"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StyleHyperlinkBlue">
+    <w:name w:val="Style Hyperlink + Blue"/>
+    <w:basedOn w:val="Hyperlink"/>
+    <w:rsid w:val="006C520B"/>
+    <w:rPr>
+      <w:color w:val="0070C0"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StyleHyperlinkBold">
+    <w:name w:val="Style Hyperlink + Bold"/>
+    <w:basedOn w:val="Hyperlink"/>
+    <w:rsid w:val="00CB5BA1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="159776929">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="222252123">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -16554,51 +16706,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1241528462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region1.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jarome.Watts@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-5.asp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.elseth2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelley.johnsondavis@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region3b.asp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Roberts2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-4.asp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8a.asp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afton.rutherford@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.smith@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region2.asp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Andi.Tavarez@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.avila5@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-3e.asp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8b.asp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region1.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-5.asp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8b.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiza.francia-siebert@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelley.johnsondavis@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region3b.asp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Roberts2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.elseth2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-4.asp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8a.asp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afton.rutherford@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andi.tavarez@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region2.asp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.dorsett@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.avila5@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-3e.asp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.smith@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8F17BC8AA064CB39A2CBA660169E44E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -16874,70 +17026,77 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA3B66"/>
+    <w:rsid w:val="000006C9"/>
+    <w:rsid w:val="000F2502"/>
     <w:rsid w:val="00326F3D"/>
     <w:rsid w:val="004E22B7"/>
     <w:rsid w:val="006A60BF"/>
     <w:rsid w:val="006E2773"/>
     <w:rsid w:val="006F5CA5"/>
     <w:rsid w:val="009253EC"/>
+    <w:rsid w:val="009A441E"/>
     <w:rsid w:val="009B5A96"/>
+    <w:rsid w:val="00BD49A1"/>
+    <w:rsid w:val="00C879F8"/>
+    <w:rsid w:val="00CF3E93"/>
     <w:rsid w:val="00FA3B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -17656,54 +17815,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6550</Characters>
+  <Pages>4</Pages>
+  <Words>1212</Words>
+  <Characters>6915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7683</CharactersWithSpaces>
+  <CharactersWithSpaces>8111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>