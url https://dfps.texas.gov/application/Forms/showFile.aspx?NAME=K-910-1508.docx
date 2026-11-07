--- v1 (2026-05-23)
+++ v2 (2026-11-07)
@@ -11061,89 +11061,87 @@
               <w:rPr>
                 <w:rStyle w:val="StyleHyperlinkBold"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00CB5BA1">
                 <w:rPr>
                   <w:rStyle w:val="StyleHyperlinkBold"/>
                 </w:rPr>
                 <w:t>Region 8a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A5E86D" w14:textId="6FA0DCD8" w:rsidR="001C66B6" w:rsidRDefault="001C66B6" w:rsidP="005D103F">
+          <w:p w14:paraId="01A5E86D" w14:textId="0272CFCF" w:rsidR="001C66B6" w:rsidRDefault="001C66B6" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:t>Bexar County</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">CBCA: </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00A70B1F">
+              <w:r w:rsidR="00CA4BCB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:szCs w:val="18"/>
-                  <w:lang w:val="en"/>
                 </w:rPr>
-                <w:t>Katherine “Katie” Elseth</w:t>
+                <w:t>Crystal Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B3C94" w:rsidRPr="00BB73E7" w14:paraId="32693080" w14:textId="77777777" w:rsidTr="005D103F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3415" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B5B2F33" w14:textId="6887D15C" w:rsidR="005B3C94" w:rsidRPr="00CB5BA1" w:rsidRDefault="005B3C94" w:rsidP="005D103F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
@@ -11609,81 +11607,81 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00300B43" w:rsidRPr="00DA3287">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Form</w:t>
     </w:r>
     <w:r w:rsidR="00300B43">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> K-910-1508</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76D4C8C3" w14:textId="69809FE2" w:rsidR="00570087" w:rsidRDefault="00300B43" w:rsidP="00CB3B5A">
+  <w:p w14:paraId="76D4C8C3" w14:textId="6EB84ACA" w:rsidR="00570087" w:rsidRDefault="00300B43" w:rsidP="00CB3B5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="001D0A0A">
+    <w:r w:rsidR="00CA4BCB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>May</w:t>
+      <w:t xml:space="preserve">September </w:t>
     </w:r>
     <w:r w:rsidR="00D011E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2026</w:t>
+      <w:t>2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C26C731" w14:textId="77777777" w:rsidR="00300B43" w:rsidRPr="00300B43" w:rsidRDefault="00300B43" w:rsidP="00300B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014E4976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="001210F8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -15313,51 +15311,51 @@
   <w:num w:numId="23" w16cid:durableId="874738330">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="928193481">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="369886453">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="315038931">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="549801453">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="qNRf5r7MTaoSDeEFu/aMy/DGTflM43Z748kDq1+lVelI+Ez3HCxPM/C3HWJUM4tJ7hpOr1MSdtIOcjmg4SYNeQ==" w:salt="++DUh4LCPJvF/iQT3m3jXw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -15673,62 +15671,64 @@
     <w:rsid w:val="00AB4FBB"/>
     <w:rsid w:val="00AD111C"/>
     <w:rsid w:val="00B055F4"/>
     <w:rsid w:val="00B0561A"/>
     <w:rsid w:val="00B1533F"/>
     <w:rsid w:val="00B40B44"/>
     <w:rsid w:val="00B41ABF"/>
     <w:rsid w:val="00B526F7"/>
     <w:rsid w:val="00B53A78"/>
     <w:rsid w:val="00B64010"/>
     <w:rsid w:val="00B719ED"/>
     <w:rsid w:val="00B75ABD"/>
     <w:rsid w:val="00B848A1"/>
     <w:rsid w:val="00B87909"/>
     <w:rsid w:val="00B95984"/>
     <w:rsid w:val="00BA2962"/>
     <w:rsid w:val="00BB1152"/>
     <w:rsid w:val="00BB142E"/>
     <w:rsid w:val="00BB73E7"/>
     <w:rsid w:val="00BC4BFF"/>
     <w:rsid w:val="00BD4015"/>
     <w:rsid w:val="00BE0B40"/>
     <w:rsid w:val="00BE0D8B"/>
     <w:rsid w:val="00BE6942"/>
     <w:rsid w:val="00BF4D6F"/>
+    <w:rsid w:val="00BF7CE9"/>
     <w:rsid w:val="00C21566"/>
     <w:rsid w:val="00C21F51"/>
     <w:rsid w:val="00C3178C"/>
     <w:rsid w:val="00C62C9D"/>
     <w:rsid w:val="00C76A45"/>
     <w:rsid w:val="00C80341"/>
     <w:rsid w:val="00C81C82"/>
     <w:rsid w:val="00C81D73"/>
     <w:rsid w:val="00C879F8"/>
     <w:rsid w:val="00C92B0B"/>
     <w:rsid w:val="00C96B61"/>
     <w:rsid w:val="00C978C5"/>
+    <w:rsid w:val="00CA4BCB"/>
     <w:rsid w:val="00CA7096"/>
     <w:rsid w:val="00CA777E"/>
     <w:rsid w:val="00CB06C0"/>
     <w:rsid w:val="00CB3B5A"/>
     <w:rsid w:val="00CB5BA1"/>
     <w:rsid w:val="00CB6189"/>
     <w:rsid w:val="00CD1B3A"/>
     <w:rsid w:val="00CD5E82"/>
     <w:rsid w:val="00CF3A62"/>
     <w:rsid w:val="00CF3E93"/>
     <w:rsid w:val="00D011E2"/>
     <w:rsid w:val="00D04284"/>
     <w:rsid w:val="00D04F5F"/>
     <w:rsid w:val="00D073EB"/>
     <w:rsid w:val="00D20507"/>
     <w:rsid w:val="00D278A3"/>
     <w:rsid w:val="00D33AD4"/>
     <w:rsid w:val="00D55296"/>
     <w:rsid w:val="00D57881"/>
     <w:rsid w:val="00D669C8"/>
     <w:rsid w:val="00D70B2A"/>
     <w:rsid w:val="00D92953"/>
     <w:rsid w:val="00D933BC"/>
     <w:rsid w:val="00DA1373"/>
     <w:rsid w:val="00DA3287"/>
@@ -16706,51 +16706,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1241528462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region1.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-5.asp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8b.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiza.francia-siebert@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelley.johnsondavis@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region3b.asp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Roberts2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katherine.elseth2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-4.asp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8a.asp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afton.rutherford@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andi.tavarez@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region2.asp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.dorsett@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.avila5@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-3e.asp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.smith@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region1.asp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-5.asp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8b.asp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leiza.francia-siebert@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelley.johnsondavis@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region3b.asp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Michael.Roberts2@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.smith@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-4.asp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kristie.Cholewinski@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-8a.asp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afton.rutherford@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andi.tavarez@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dfps.state.tx.us/Child_Protection/Foster_Care/Community-Based_Care/region2.asp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristi.dorsett@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.avila5@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-3e.asp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/CBC/community-areas/region-6b.asp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crystal.smith@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8F17BC8AA064CB39A2CBA660169E44E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -17051,50 +17051,51 @@
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA3B66"/>
     <w:rsid w:val="000006C9"/>
     <w:rsid w:val="000F2502"/>
     <w:rsid w:val="00326F3D"/>
     <w:rsid w:val="004E22B7"/>
     <w:rsid w:val="006A60BF"/>
     <w:rsid w:val="006E2773"/>
     <w:rsid w:val="006F5CA5"/>
     <w:rsid w:val="009253EC"/>
     <w:rsid w:val="009A441E"/>
     <w:rsid w:val="009B5A96"/>
     <w:rsid w:val="00BD49A1"/>
+    <w:rsid w:val="00BF7CE9"/>
     <w:rsid w:val="00C879F8"/>
     <w:rsid w:val="00CF3E93"/>
     <w:rsid w:val="00FA3B66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -17816,53 +17817,53 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1212</Words>
-  <Characters>6915</Characters>
+  <Words>1210</Words>
+  <Characters>6902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8111</CharactersWithSpaces>
+  <CharactersWithSpaces>8096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>