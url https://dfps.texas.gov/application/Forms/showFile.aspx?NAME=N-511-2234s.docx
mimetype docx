--- v0 (2025-12-05)
+++ v1 (2026-11-07)
@@ -1,2922 +1,5820 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78DB33B8" w14:textId="5BC161A7" w:rsidR="00D92D4A" w:rsidRDefault="004C19FE" w:rsidP="00CC3E18">
+    <w:p w14:paraId="31A6A893" w14:textId="137CB6B7" w:rsidR="00D92D4A" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00CC3E18">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:statusText w:type="text" w:val="SOLICITUD DE REVISIÓN ADMINISTRATIVA "/>
+            <w:statusText w:type="text" w:val="Texas Department of Family and Protective Services #INSERT FORM TITLE HERE#"/>
             <w:textInput>
               <w:maxLength w:val="1"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00503C98" w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOLICITUD DE REVISIÓN ADMINISTRATIVA </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1E86" w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00503C98" w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>DE LAS CONCLUSIONES DE LA INVESTIGACIÓN DE CPI</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619DCE6A" w14:textId="77777777" w:rsidR="00D92D4A" w:rsidRPr="008C1E86" w:rsidRDefault="00D92D4A" w:rsidP="00D92D4A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E04AF7E" w14:textId="5645465E" w:rsidR="005D74AA" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00666E6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Objetivo: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este formulario se usa para solicitar una revisión administrativa de la conclusión “Motivo para creer” de una investigación que determinó el programa Investigaciones para la Protección de Menores (CPI) en la que usted fue designado como “presunto autor”. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text20"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:statusText w:type="text" w:val="Este formulario se usa para solicitar una revisión administrativa de la conclusión “Motivo para creer” de una investigación"/>
+            <w:textInput>
+              <w:maxLength w:val="1"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text20"/>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00D92D4A" w:rsidRPr="00D92D4A">
-[...7 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="0C5C067E" w14:textId="77777777" w:rsidR="00D92D4A" w:rsidRDefault="00D92D4A" w:rsidP="00D92D4A">
-      <w:pPr>
+    <w:p w14:paraId="14CD5FB3" w14:textId="24F11FAA" w:rsidR="002B79F2" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00666E6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D2FDB">
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="es-MX"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Propósito:</w:t>
+        <w:t xml:space="preserve">Instrucciones: </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2FDB">
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
-          <w:lang w:val="es-MX"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Entregue su solicitud a la Oficina de apelaciones del Departamento de Servicios para la Familia y de Protección (DFPS) una vez concluida la investigación. Para evitar retrasos en el trámite de su solicitud, asegúrese de responder a todas las preguntas de cada sección. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C19FE">
+      <w:r w:rsidR="004E1AB3">
         <w:rPr>
-          <w:lang w:val="es-MX"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>Use este formulario para solicitar una revisión administrativa de las conclusiones en un caso de Investigaciones para la protección de menores (CPI)</w:t>
+        <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D2FDB">
+      <w:r w:rsidR="004E1AB3" w:rsidRPr="008C1E86">
         <w:rPr>
-          <w:lang w:val="es-MX"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>espués de llenarla</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004E1AB3">
         <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>, e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvíe la solicitud por correo electrónico a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="003B201D" w:rsidRPr="008C1E86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+            <w:lang w:val="es-419"/>
+          </w:rPr>
+          <w:t>dfpsofficeofappeals@dfps.texas.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008C1E86">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o por correo postal a la siguiente dirección. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6EED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
-            <w:statusText w:type="text" w:val="Use este formulario para solicitar una revisión administrativa de las conclusiones en un caso de Investigaciones para la protección "/>
+            <w:statusText w:type="text" w:val="Entregue su solicitud a la Oficina de apelaciones del Departamento de Servicios para la Familia y de Protección (DFPS) una vez concluida "/>
             <w:textInput>
               <w:maxLength w:val="1"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008D6EED">
         <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4171D1EF" w14:textId="283A6DC4" w:rsidR="008E4C05" w:rsidRPr="00D92D4A" w:rsidRDefault="00D92D4A" w:rsidP="00D92D4A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003A53C8">
+    <w:p w14:paraId="25DD114C" w14:textId="77777777" w:rsidR="005B6CC8" w:rsidRPr="0046711E" w:rsidRDefault="004944BF" w:rsidP="005B6CC8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="003A53C8">
+      </w:pPr>
+      <w:r w:rsidRPr="0046711E">
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Texas Department of Family and Protective Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCE3825" w14:textId="77777777" w:rsidR="004C19FE" w:rsidRDefault="004C19FE" w:rsidP="004C19FE">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="2CED5E16" w14:textId="77777777" w:rsidR="005B6CC8" w:rsidRPr="0046711E" w:rsidRDefault="004944BF" w:rsidP="005B6CC8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C19FE">
+      <w:r w:rsidRPr="0046711E">
         <w:rPr>
-          <w:b/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrucciones: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Llene este formulario y envíelo por correo postal a: </w:t>
+        <w:t xml:space="preserve">ATTN: Office of Appeals </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB80033" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="004C19FE" w:rsidP="004C19FE">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="293F44CA" w14:textId="77777777" w:rsidR="005B6CC8" w:rsidRPr="0046711E" w:rsidRDefault="004944BF" w:rsidP="005B6CC8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C19FE">
+      <w:r w:rsidRPr="0046711E">
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texas Department of Family and Protective Services </w:t>
+        <w:t>MC: 5584</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FA31C7" w14:textId="1AE2D953" w:rsidR="004C19FE" w:rsidRPr="004C19FE" w:rsidRDefault="004C19FE" w:rsidP="004C19FE">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="7B3EC834" w14:textId="77777777" w:rsidR="005B6CC8" w:rsidRPr="0046711E" w:rsidRDefault="004944BF" w:rsidP="005B6CC8">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C19FE">
+      <w:r w:rsidRPr="0046711E">
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">ATTN: Office of Appeals; </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t>P.O. Box 149030</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CBE678" w14:textId="77777777" w:rsidR="0022270C" w:rsidRDefault="0022270C" w:rsidP="004C19FE">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="32937664" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="0046711E" w:rsidRDefault="004944BF" w:rsidP="00312FEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022270C">
+      <w:r w:rsidRPr="0046711E">
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t>Mail Code 5584</w:t>
+        <w:t>Austin, TX 78714-9030</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518115F8" w14:textId="2319D75A" w:rsidR="004C19FE" w:rsidRPr="004C19FE" w:rsidRDefault="004C19FE" w:rsidP="004C19FE">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="5E31ABC6" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="001D0B25" w:rsidP="00312FEB">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C19FE">
-[...192 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-185" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5044" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3557"/>
+        <w:gridCol w:w="3028"/>
+        <w:gridCol w:w="1820"/>
+        <w:gridCol w:w="2480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="01256DE3" w14:textId="77777777" w:rsidTr="00B044F8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="432"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297B5C7" w14:textId="2748F6AF" w:rsidR="007A628E" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>INFORMACIÓN DEL PRESUNTO AUTOR</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="INFORMACIÓN DEL PRESUNTO AUTOR"/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text2"/>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0285E">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="42E7797A" w14:textId="77777777" w:rsidTr="00B044F8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13F541BC" w14:textId="48F41845" w:rsidR="00FC46D2" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Es su responsabilidad notificar de inmediato a la Oficina de apelaciones del DFPS sobre cualquier cambio </w:t>
+            </w:r>
+            <w:r w:rsidR="005D76FA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> su información de contacto</w:t>
+            </w:r>
+            <w:r w:rsidR="005D76FA">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no hacerlo podría afectar negativamente su derecho a la revisión administrativa. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="02219D77" w14:textId="77777777" w:rsidTr="00285928">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="785"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="452C1ACB" w14:textId="77777777" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre completo: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="480CBB42" w14:textId="45ABA7ED" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Nombre completo"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B78A0D4" w14:textId="77777777" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Fecha de nacimiento:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DBEB44A" w14:textId="1DA1E9BD" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Fecha de nacimiento"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1975" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28175B78" w14:textId="77777777" w:rsidR="00DA43D1" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teléfono: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231CC33E" w14:textId="462C7360" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Teléfono"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="217AE14A" w14:textId="77777777" w:rsidR="00AE0FFC" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="4D418627" w14:textId="77777777" w:rsidTr="00B044F8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1634" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA29FF1" w14:textId="77777777" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Domicilio:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDEC5DC" w14:textId="3FAF2CDF" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Domicilio:"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text7"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40594337" w14:textId="77777777" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Ciudad:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B747AF5" w14:textId="12B7AB71" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text9"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Ciudad:"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text9"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="836" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9DEB02" w14:textId="77777777" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Estado:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4D9C0C" w14:textId="5376E537" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text11"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Estado:"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text11"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1139" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6836A0" w14:textId="77777777" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Código postal:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28046FCB" w14:textId="2B15C796" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="008D6EED" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text12"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Código postal:"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text12"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="26774663" w14:textId="77777777" w:rsidTr="00B044F8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="400"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65C463FA" w14:textId="15FB97A7" w:rsidR="00557A10" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="Text13"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Correo electrónico:</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Correo electrónico"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3C578B" w14:textId="77777777" w:rsidR="00285928" w:rsidRPr="008C1E86" w:rsidRDefault="00285928" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="7"/>
+          <w:p w14:paraId="37F754A6" w14:textId="77777777" w:rsidR="00072117" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00B044F8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al proporcionar su dirección de correo electrónico, autoriza que el DFPS le envíe correspondencia y notificaciones oficiales que pudieran incluir información sensible por correo electrónico. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48D414E3" w14:textId="77777777" w:rsidR="00EF084C" w:rsidRPr="008C1E86" w:rsidRDefault="00EF084C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3596"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4585"/>
+        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A628E" w:rsidRPr="006465BE" w14:paraId="62DBF0FD" w14:textId="77777777" w:rsidTr="00FA3099">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="1E57D0A1" w14:textId="77777777" w:rsidTr="00B044F8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="10890" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE85A45" w14:textId="7B0DD397" w:rsidR="007A628E" w:rsidRPr="006465BE" w:rsidRDefault="006A3FD9" w:rsidP="004F7491">
+          <w:p w14:paraId="0B3228E7" w14:textId="77918434" w:rsidR="007A628E" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="004F7491">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...17 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>INFORMACIÓN DEL CASO</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="INFORMACÓN SOBRE LA PERSONA QUE SOLICITA LA REVISIÓN  "/>
+                  <w:statusText w:type="text" w:val="INFORMACIÓN DEL CASO   "/>
                   <w:textInput>
                     <w:maxLength w:val="1"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A3FD9" w:rsidRPr="006465BE" w14:paraId="6C256788" w14:textId="77777777" w:rsidTr="006A3FD9">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="497A68F7" w14:textId="77777777" w:rsidTr="001D0B25">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="404"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6205" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7247297B" w14:textId="77777777" w:rsidR="006A3FD9" w:rsidRDefault="006A3FD9" w:rsidP="006A3FD9">
+          <w:p w14:paraId="29EB787F" w14:textId="77777777" w:rsidR="000C15BD" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Puede encontrar la información de esta sección en la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notificación de las conclusiones </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">que recibió después de que la investigación terminó. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="55F84F01" w14:textId="77777777" w:rsidTr="005D76FA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="998"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7819BAD9" w14:textId="2AA50B5D" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00324533">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
-                <w:lang w:val="es-MX"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha en que recibió la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notificación de las conclusiones </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">enviada por el DFPS: </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Fecha en que recibió la Notificación de las conclusiones enviada por el DFPS"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text3"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
-          <w:p w14:paraId="4CE40FE3" w14:textId="7051FFBD" w:rsidR="006A3FD9" w:rsidRPr="006465BE" w:rsidRDefault="006A3FD9" w:rsidP="006A3FD9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E21FEFC" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00CC4BBE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...69 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del caso </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="31D12070" w14:textId="77777777" w:rsidR="006A3FD9" w:rsidRDefault="006A3FD9" w:rsidP="006A3FD9">
+          <w:p w14:paraId="493FCF9B" w14:textId="0D10425E" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="003B18D0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
-                <w:lang w:val="es-MX"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Número de teléfono (con código de área):  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Nombre del caso "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2086BDA0" w14:textId="2A96498A" w:rsidR="006A3FD9" w:rsidRPr="006465BE" w:rsidRDefault="006A3FD9" w:rsidP="006A3FD9">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300C40C8" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001D0B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...69 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Número de caso</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...18 lines deleted...]
-          <w:p w14:paraId="2AD74836" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00C56161">
+          <w:p w14:paraId="611DF978" w14:textId="547AA2A4" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="001D0B25">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
-                <w:lang w:val="es-MX"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...25 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="Dirección postal o P.O. Box:"/>
+                  <w:statusText w:type="text" w:val="Número de caso"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...505 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D27B325" w14:textId="77777777" w:rsidR="00EF084C" w:rsidRDefault="00EF084C"/>
+    <w:p w14:paraId="31FBAE1C" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="001D0B25">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-185" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6205"/>
-        <w:gridCol w:w="4585"/>
+        <w:gridCol w:w="5845"/>
+        <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A628E" w:rsidRPr="006465BE" w14:paraId="2F587253" w14:textId="77777777" w:rsidTr="00FA3099">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="54D98423" w14:textId="77777777" w:rsidTr="001C512A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="10885" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57108202" w14:textId="50D7A6C5" w:rsidR="007A628E" w:rsidRPr="006465BE" w:rsidRDefault="00C56161" w:rsidP="004F7491">
+          <w:p w14:paraId="1F532C5C" w14:textId="307DDC9A" w:rsidR="006D1715" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001C512A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...11 lines deleted...]
-                <w:lang w:val="es-MX"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SOLICITUD DEL EXPEDIENTE DEL CASO</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text16"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="IDENTIFICACIÓN DEL CASO "/>
+                  <w:statusText w:type="text" w:val="SOLICITUD DEL EXPEDIENTE DEL CASO "/>
                   <w:textInput>
                     <w:maxLength w:val="1"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text16"/>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56161" w:rsidRPr="006465BE" w14:paraId="4417C93E" w14:textId="77777777" w:rsidTr="00C56161">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="51B2530F" w14:textId="77777777" w:rsidTr="00312FEB">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="638"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6205" w:type="dxa"/>
+            <w:tcW w:w="10885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="530B2545" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00CC4BBE">
+          <w:p w14:paraId="37AF0DD4" w14:textId="7C7A3F18" w:rsidR="006D1715" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001C512A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usted tiene derecho a solicitar una copia </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0B6B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>con información oculta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del expediente del caso y podría tener derecho a ver los materiales electrónicos correspondientes de conformidad con el </w:t>
+            </w:r>
+            <w:r w:rsidR="003E304D" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">título 40 del Código Administrativo de Texas. Sin embargo, si hay algún asunto civil o criminal en curso, no se divulgará el expediente hasta que todos los asuntos se hayan resuelto y cerrado. Sepa que cuando se solicita una copia del expediente del caso, la revisión administrativa se pospone para dar tiempo a que el expediente pase por el proceso </w:t>
+            </w:r>
+            <w:r w:rsidR="00950978">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">para </w:t>
+            </w:r>
+            <w:r w:rsidR="003E304D" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocultar información. Para evitar más retrasos, programe lo más pronto posible una cita para revisar los materiales electrónicos correspondientes mientras se tramita el expediente del caso. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="423E5A18" w14:textId="77777777" w:rsidTr="00312FEB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1205"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41294682" w14:textId="5D22B5B4" w:rsidR="00E43882" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001C512A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56161">
-[...3 lines deleted...]
-              <w:t>Nombre del caso:</w:t>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Le gustaría solicitar una copia </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0B6B">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>con información oculta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del expediente del caso antes de la revisión administrativa? </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="¿Le gustaría solicitar una copia con información oculta del expediente del caso antes de la revisión administrativa"/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00819A09" w14:textId="551D236F" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00CC4BBE">
+          <w:p w14:paraId="6782BDD2" w14:textId="1162C024" w:rsidR="00E43882" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001C512A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="Nombre del caso:"/>
-                  <w:textInput/>
+                  <w:statusText w:type="text" w:val="Si"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:bookmarkStart w:id="9" w:name="Check3"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="9"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Sí </w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="5BE4755C" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00CC4BBE">
+          <w:p w14:paraId="1DB8FDE7" w14:textId="45F35BEF" w:rsidR="00FB5A4D" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00AB0B4D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56161">
-[...3 lines deleted...]
-              <w:t>Número del caso:</w:t>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check4"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="No, quiero proceder con el trámite sin la copia del expediente. "/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Check4"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No, quiero proceder con el trámite sin la copia del expediente. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133A7143" w14:textId="0592B1CA" w:rsidR="00C56161" w:rsidRPr="006465BE" w:rsidRDefault="00C56161" w:rsidP="00CC4BBE">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF14DE0" w14:textId="373B1B57" w:rsidR="00EB14EE" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="001C512A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planeo programar una cita para revisar los materiales electrónicos correspondientes. </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text3"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="Last Name"/>
-                  <w:textInput/>
+                  <w:statusText w:type="text" w:val="Planeo programar una cita para revisar los materiales electrónicos correspondientes. "/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="304564BD" w14:textId="6D4162D0" w:rsidR="006D1715" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="001C512A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Si"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Sí      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5342BC4B" w14:textId="59F9A7B1" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="004E1AB3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="No, me gustaría proceder con el trámite sin revisar los materiales electrónicos."/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  No, me gustaría proceder con el trámite sin revisar</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1AB3">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>los materiales electrónicos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="147E1B48" w14:textId="2123E1F9" w:rsidR="00EF084C" w:rsidRDefault="00EF084C"/>
+    <w:p w14:paraId="6D13242E" w14:textId="77777777" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="00770B9F">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10790"/>
+        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="5310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C19FE" w:rsidRPr="006465BE" w14:paraId="4516B740" w14:textId="77777777" w:rsidTr="00586C2C">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="062AC2C7" w14:textId="77777777" w:rsidTr="001C512A">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="432"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A19A688" w14:textId="6E0C5D6C" w:rsidR="004C19FE" w:rsidRPr="006465BE" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="125FF445" w14:textId="2B7A3336" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D2FDB">
-[...15 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>REPRESENTACIÓN LEGAL</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="COMENTARIOS "/>
+                  <w:statusText w:type="text" w:val="REPRESENTACIÓN LEGAL  "/>
                   <w:textInput>
                     <w:maxLength w:val="1"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56161" w:rsidRPr="006465BE" w14:paraId="29C72823" w14:textId="77777777" w:rsidTr="007D6A09">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="6F2CE57D" w14:textId="77777777" w:rsidTr="001C512A">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="647"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32B8D343" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="317EF940" w14:textId="77777777" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No es obligatorio contar con representación legal para obtener una revisión administrativa, pero si decide contratar a un abogado, proporcione a continuación la información del abogado y adjunte una carta de representación legal cuando presente el formulario. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="40F42531" w14:textId="77777777" w:rsidTr="001C512A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="461"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="286CD310" w14:textId="458869BB" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00BF6511">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C56161">
-[...3 lines deleted...]
-              <w:t>Proporcione una breve declaración que detalle por qué no está de acuerdo con las conclusiones de la investigación:</w:t>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Contará con representación legal durante el proceso de revisión administrativa? </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="¿Contará con representación legal durante el proceso de revisión administrativa? "/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5650DE40" w14:textId="33DCA529" w:rsidR="00C56161" w:rsidRPr="006465BE" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="71E9E0F4" w14:textId="4FD59A7C" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="00BF6511">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="First Name"/>
-                  <w:textInput/>
+                  <w:statusText w:type="text" w:val="Si"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:noProof/>
-[...33 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r w:rsidR="005D76FA" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Sí</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="51C1BD4C" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="3467F02B" w14:textId="709DFC7E" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="00BF6511">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="No"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:szCs w:val="10"/>
+                <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="005D76FA" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004944BF" w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="46E30F7F" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="12758175" w14:textId="77777777" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si respondió que sí, llene la siguiente sección. Si respondió que no, escriba “N/A” en los siguientes campos. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="10660321" w14:textId="77777777" w:rsidTr="001C512A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="461"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7143B1C6" w14:textId="77777777" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del abogado: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2A73046B" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="4D07E520" w14:textId="1AEFCE9C" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Nombre del abogado: "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="77A83EF8" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42EDE18E" w14:textId="77777777" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teléfono: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5735DEE8" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="3AF2D1C3" w14:textId="4F4AA72C" w:rsidR="00770B9F" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Teléfono: "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6FF728EB" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="6C373687" w14:textId="77777777" w:rsidTr="00E97F71">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="404"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3492C1EF" w14:textId="77777777" w:rsidR="005F7A6A" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dirección: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5BE32D88" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="7D26C975" w14:textId="5EBF2A90" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Dirección: "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="585665F8" w14:textId="67BB4BED" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540B9353" w14:textId="77777777" w:rsidR="005F7A6A" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correo electrónico: </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="175CB01F" w14:textId="77777777" w:rsidR="00C56161" w:rsidRDefault="00C56161" w:rsidP="00586C2C">
+          <w:p w14:paraId="5B1FC0E0" w14:textId="1841D1AE" w:rsidR="00BF6511" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="009F3FC6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Correo electrónico: "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07A138AD" w14:textId="77777777" w:rsidR="00EF084C" w:rsidRDefault="00EF084C"/>
+    <w:p w14:paraId="1D33BB20" w14:textId="77777777" w:rsidR="000A391A" w:rsidRPr="008C1E86" w:rsidRDefault="000A391A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4869"/>
-        <w:gridCol w:w="5921"/>
+        <w:gridCol w:w="10890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00722B93" w:rsidRPr="006465BE" w14:paraId="010D6B79" w14:textId="77777777" w:rsidTr="00FA3099">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="315F3A2A" w14:textId="77777777" w:rsidTr="007F6D09">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="504"/>
+          <w:trHeight w:val="350"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649E8B9F" w14:textId="76357C4B" w:rsidR="000A391A" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00131642">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>DECLARACIÓN DE APELACIÓN</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="DECLARACIÓN DE APELACIÓN  "/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="0EDED82E" w14:textId="77777777" w:rsidTr="001D0B25">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="5588"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D472A36" w14:textId="77777777" w:rsidR="000A391A" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00644732">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proporcione una explicación breve sobre el motivo de esta solicitud. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2B2200" w14:textId="0747CD87" w:rsidR="00276AA8" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="Proporcione una explicación breve sobre el motivo de esta solicitud.          "/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C41F4E" w14:textId="77777777" w:rsidR="00276AA8" w:rsidRPr="008C1E86" w:rsidRDefault="00276AA8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39F1F437" w14:textId="77777777" w:rsidR="00C67C49" w:rsidRPr="008C1E86" w:rsidRDefault="00C67C49" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1232A5A5" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C095F3E" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E979F1F" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29C03AAF" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E981DEB" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC0B21D" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="477DD209" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40EF7265" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D045F56" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BCA4D7E" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="001D0B25" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B0BC027" w14:textId="77777777" w:rsidR="001D0B25" w:rsidRPr="008C1E86" w:rsidRDefault="001D0B25" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="C00000"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CD768DE" w14:textId="77777777" w:rsidR="00B044F8" w:rsidRPr="008C1E86" w:rsidRDefault="00B044F8" w:rsidP="009F3FC6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="161813C9" w14:textId="77777777" w:rsidR="00EF084C" w:rsidRPr="008C1E86" w:rsidRDefault="00EF084C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10980"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="23B08D51" w14:textId="77777777" w:rsidTr="007F6D09">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="350"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BBCCE7" w14:textId="4C820E7C" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00C578D0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>DECLARACIÓN SOBRE LA PRIVACIDAD</w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:statusText w:type="text" w:val="DECLARACIÓN SOBRE LA PRIVACIDAD  "/>
+                  <w:textInput>
+                    <w:maxLength w:val="1"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="34A53799" w14:textId="77777777" w:rsidTr="001C512A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="472A1645" w14:textId="77777777" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00CD1B36">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El DFPS valora su privacidad. Para más información, lea nuestra </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="008C1E86">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="es-419"/>
+                </w:rPr>
+                <w:t>Política de privacidad y seguridad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4152BCF4" w14:textId="77777777" w:rsidR="006D1715" w:rsidRPr="008C1E86" w:rsidRDefault="006D1715">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-185" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7555"/>
+        <w:gridCol w:w="3425"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="71D8BDA6" w14:textId="77777777" w:rsidTr="007F6D09">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="350"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0800A4" w14:textId="6B2E7598" w:rsidR="00722B93" w:rsidRPr="00417F9C" w:rsidRDefault="007C6129" w:rsidP="00C578D0">
+          <w:p w14:paraId="1E27A459" w14:textId="5A7027D4" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="007F6D09">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C6129">
-[...2 lines deleted...]
-            <w:r w:rsidR="00BE0B40">
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>FIRMAS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6EED">
+              <w:rPr>
+                <w:rStyle w:val="Heading2Char"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="FIRMA "/>
+                  <w:statusText w:type="text" w:val="FIRMAS "/>
                   <w:textInput>
                     <w:maxLength w:val="1"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00722B93" w:rsidRPr="006465BE" w14:paraId="51190260" w14:textId="77777777" w:rsidTr="00FA3099">
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="00C11303" w14:textId="77777777" w:rsidTr="007F6D09">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="461"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4869" w:type="dxa"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="365CDD08" w14:textId="10A5E8D7" w:rsidR="00722B93" w:rsidRDefault="007C6129" w:rsidP="00CD1B36">
+          <w:p w14:paraId="22F088E9" w14:textId="77777777" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="007F6D09">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1080"/>
+                <w:tab w:val="left" w:pos="1440"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2160"/>
+                <w:tab w:val="left" w:pos="2520"/>
+                <w:tab w:val="left" w:pos="2880"/>
+              </w:tabs>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al firmar este formulario, confirmo que la información presentada es verdadera y correcta. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Al proporcionar mi correo electrónico, autorizo que el DFPS me envíe por correo electrónico correspondencia y notificaciones oficiales que pudieran incluir información sensible. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000872D6" w:rsidRPr="008C1E86" w14:paraId="1C8CD5DE" w14:textId="77777777" w:rsidTr="00B044F8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="713"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7555" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A030EB1" w14:textId="77777777" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="007F6D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C6129">
-[...3 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Presunto autor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23985C6A" w14:textId="7FE47E17" w:rsidR="00FF751B" w:rsidRPr="00DF490E" w:rsidRDefault="00FF751B" w:rsidP="00FF751B">
+          <w:p w14:paraId="32576369" w14:textId="4FF3CB4D" w:rsidR="00FF751B" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="007F6D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF490E">
+            <w:r w:rsidRPr="008C1E86">
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DF490E">
+            <w:r w:rsidRPr="008C1E86">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="Persona que solicita la revisión "/>
+                  <w:statusText w:type="text" w:val="Presunto autor:"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text21"/>
-            <w:r w:rsidR="007C6129">
+            <w:bookmarkStart w:id="11" w:name="Text21"/>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C6129">
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="007C6129">
+            <w:r w:rsidR="006144CD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5921" w:type="dxa"/>
+            <w:tcW w:w="3425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="271E268D" w14:textId="503BB72E" w:rsidR="00722B93" w:rsidRDefault="007C6129" w:rsidP="00CD1B36">
+          <w:p w14:paraId="5D8D8095" w14:textId="77777777" w:rsidR="00722B93" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="007F6D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="80" w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C6129">
-[...3 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="008C1E86">
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+              <w:t>Fecha de la firma:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB9B31B" w14:textId="73CF243B" w:rsidR="00FF751B" w:rsidRPr="006465BE" w:rsidRDefault="007C6129" w:rsidP="00C92B0B">
+          <w:p w14:paraId="188AB6A0" w14:textId="34BBBB0E" w:rsidR="00FF751B" w:rsidRPr="008C1E86" w:rsidRDefault="006144CD" w:rsidP="007F6D09">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
               </w:tabs>
               <w:spacing w:before="220" w:after="40"/>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:statusText w:type="text" w:val="Fecha de la firma:"/>
+                  <w:statusText w:type="text" w:val="Fecha de la firma"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Text22"/>
-            <w:r>
+            <w:bookmarkStart w:id="12" w:name="Text22"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
+                <w:lang w:val="es-419"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:id="5" w:name="Text23"/>
-    <w:p w14:paraId="63AC6773" w14:textId="77777777" w:rsidR="007A628E" w:rsidRPr="00FF751B" w:rsidRDefault="00FF751B" w:rsidP="00A62E70">
+    <w:p w14:paraId="61F572E6" w14:textId="77777777" w:rsidR="007A628E" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00A62E70">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF751B">
+      <w:bookmarkStart w:id="13" w:name="Text23"/>
+      <w:r w:rsidRPr="008C1E86">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
+          <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin">
-[...9 lines deleted...]
-        </w:fldChar>
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
-      <w:r w:rsidRPr="00FF751B">
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:sectPr w:rsidR="007A628E" w:rsidRPr="00FF751B" w:rsidSect="007A628E">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="007A628E" w:rsidRPr="008C1E86" w:rsidSect="007A628E">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D5AEDE8" w14:textId="77777777" w:rsidR="00B367DD" w:rsidRDefault="00B367DD">
+    <w:p w14:paraId="0E03F939" w14:textId="77777777" w:rsidR="004C4E5C" w:rsidRDefault="004C4E5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29D3789B" w14:textId="77777777" w:rsidR="00B367DD" w:rsidRDefault="00B367DD">
+    <w:p w14:paraId="4FF8A37D" w14:textId="77777777" w:rsidR="004C4E5C" w:rsidRDefault="004C4E5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2967,955 +5865,890 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5ACBB15E" w14:textId="77777777" w:rsidR="001D3471" w:rsidRPr="00FD4068" w:rsidRDefault="001D3471" w:rsidP="00C81C82">
+  <w:p w14:paraId="0687AE25" w14:textId="77777777" w:rsidR="001D3471" w:rsidRPr="00FD4068" w:rsidRDefault="004944BF" w:rsidP="00C81C82">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A07102">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of </w:t>
+      <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A07102">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
+        <w:bCs/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0009048E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68098110" w14:textId="77777777" w:rsidR="00B367DD" w:rsidRDefault="00B367DD">
+    <w:p w14:paraId="6D80ECF3" w14:textId="77777777" w:rsidR="004C4E5C" w:rsidRDefault="004C4E5C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AC7AA46" w14:textId="77777777" w:rsidR="00B367DD" w:rsidRDefault="00B367DD">
+    <w:p w14:paraId="0BE589A6" w14:textId="77777777" w:rsidR="004C4E5C" w:rsidRDefault="004C4E5C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BA55A94" w14:textId="77777777" w:rsidR="00284CDB" w:rsidRDefault="00284CDB" w:rsidP="00870B2A">
+  <w:p w14:paraId="6AE4F7BA" w14:textId="6C64CAC4" w:rsidR="001D3471" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="00870B2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:color w:val="C00000"/>
         <w:szCs w:val="18"/>
+        <w:highlight w:val="lightGray"/>
+        <w:lang w:val="es-419"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...17 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="008C1E86">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="es-419"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="0" wp14:anchorId="6A18EDF7" wp14:editId="2734F32E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="0" wp14:anchorId="14676A9C" wp14:editId="5E71AB6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>457200</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2386584" cy="457684"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1" descr="Texas Department of Family and Protective Services">
+          <wp:docPr id="1" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Texas Department of Family and Protective Services">
+                  <pic:cNvPr id="1490489230" name="Picture 1">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2386584" cy="457684"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="004C19FE" w:rsidRPr="004C19FE">
-[...2 lines deleted...]
-    <w:r w:rsidR="004C19FE" w:rsidRPr="004C19FE">
+    <w:r w:rsidRPr="008C1E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>Formulario N-511-2234</w:t>
     </w:r>
-    <w:r w:rsidR="006A3FD9">
+    <w:r w:rsidR="00FF5916">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
         <w:bCs/>
-        <w:noProof/>
         <w:szCs w:val="18"/>
+        <w:lang w:val="es-419"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="48A31BAE" w14:textId="3DA31ACA" w:rsidR="001D3471" w:rsidRDefault="004C19FE" w:rsidP="004C19FE">
+  <w:p w14:paraId="6D0090A8" w14:textId="77777777" w:rsidR="001D3471" w:rsidRPr="008C1E86" w:rsidRDefault="004944BF" w:rsidP="009C69EA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="60"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="004C19FE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...3 lines deleted...]
-    <w:r w:rsidRPr="004C19FE">
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008C1E86">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
-      </w:rPr>
-[...46 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+        <w:lang w:val="es-419"/>
+      </w:rPr>
+      <w:t>Septiembre de 2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3469AC17" w14:textId="77777777" w:rsidR="00D36F6A" w:rsidRPr="00DA3287" w:rsidRDefault="00D36F6A" w:rsidP="009C69EA">
+  <w:p w14:paraId="49BA610F" w14:textId="77777777" w:rsidR="00D36F6A" w:rsidRPr="00DA3287" w:rsidRDefault="00D36F6A" w:rsidP="009C69EA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="60"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014E4976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="001210F8"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="98F2E0E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FC388AB8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56AC6400" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D194A774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A5BA7ED4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E8767D1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66AE99D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51602E42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="170C69B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10584022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A049084"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="ED323702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A7E8DAAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="648A5F5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E320E484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4F2CB9F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D6D4264E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E3304256" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4DCAB288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B81C9D7A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15466390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDD4B256"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="872C2DE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="2F6A7B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7AF47ABC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0E30B1FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B5680116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="ED86DD48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B026313C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4D401BE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B60EDB04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D52601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C885C1E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="7586FFAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CECE5D38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9D20540C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="D828243A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4CD4F63A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D4A42D12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6B02B0CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0A001E16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9F366978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2218258A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDD4B256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4031,2862 +6864,3308 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE203C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F682987C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="57FA7480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D4D6A1A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1D22F6C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CA0817E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7DE8D58A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AC8A9D40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1220C4DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="A42E08A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9DA2FE5C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFD3569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="464670E0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="3934C812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="E0282428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="8838360E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="2C8C8438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CDF4994E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B39A972A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C450E13E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8C181012" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DA46554C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330460EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09846E82"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="750EFD9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AF222D12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62829556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9EE40044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="716A6290" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88162F38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FD16C846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C2BE7D24" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7560"/>
         </w:tabs>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="454A9158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CE258A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D4E2F20"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="34E6AED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="F9749CF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090001">
+    <w:lvl w:ilvl="2" w:tplc="139492B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A74A30D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8D52227C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64D015C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21725A26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D04EBEC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58982CDA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="352F1948"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="136EAD06"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="33E2C206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F92E1950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="534A9814" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DF2C23E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38A21C20" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7A160A02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39AE1EEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AF5CF0D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73CCF7CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A0F1304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1418247A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="41EEAC2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="486A9F88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9AFC3416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BA02950E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D4E04EC8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E70EAB34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9A88E822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1C869A92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6938DF6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4255058E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF81DBA"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="0CE4F8C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="2BBEA412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F3409C26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C3A07D4A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1BD4ED10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14F2CD64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24DA383C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DD6E4402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="659A568A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="462F2A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBBC0F2A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="42B214B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="1460F924" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91444D06" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41C8EC22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="699857DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44B8D020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EC76F926" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E69201C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6D48F5B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47221D51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C644BBB8"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:lvl w:ilvl="0" w:tplc="816A2A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="BAF01F96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3C8C2B40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C0E8158E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="576C37AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D636896E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DF880F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="446C590E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D2BC1D64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B5F4AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BF2F9D0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="3E7A292E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="206AF7A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3750564A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A72A8D8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D450B108" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="179AADFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F1946DCA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37F0808C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DBF84B58" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56553F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B51EB910"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="0736DD4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F37802FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A97CA31C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15EC624A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0F383CC6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FE5EF04C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26B8A94C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49967426" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="637AA352" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586025B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5726A878"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="82F0B472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2EEC8882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="7CC6496C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22ECF916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4B88FF2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BF00E9FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="3D44A7FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="BC8CD2DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9D4AB280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59125AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CF21A6A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="6326FE5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4FF4AB4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2F344A62" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F536D1E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F6CEDB64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2626C28A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C1C0874C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F356BC44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="261EA626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EAF2810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="926227B8"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="284AFAF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="A1B29EFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D8782792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5FF49312" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B48623E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B4442F4C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="02FA6C40" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5A1A30B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B5B2F2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="609D3087"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E69202D6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="1B38804E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C47A2458" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CFF20A66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="6D9C6EC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3D1A9E70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AC0A7B38" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="838E423C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41DA9A02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="CEC4B6CE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B067801"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06067E52"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="C104585E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87F8BFE4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1C8C8B4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9D788744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B8E84802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C27CA4AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B8DEC2E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="731422FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95A46050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1D4669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC0E999E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:lvl w:ilvl="0" w:tplc="746A90D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="B67AD384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090001">
+    <w:lvl w:ilvl="2" w:tplc="FB0807FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3" w:tplc="027EEC0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79C27286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FE12ACBE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A506602C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FE1C2B1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62249630" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="462818202">
+  <w:num w:numId="1" w16cid:durableId="1930113255">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="481896930">
+  <w:num w:numId="2" w16cid:durableId="1027752978">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1204176676">
+  <w:num w:numId="3" w16cid:durableId="288630618">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="408889195">
+  <w:num w:numId="4" w16cid:durableId="46417254">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="237253944">
+  <w:num w:numId="5" w16cid:durableId="1584023733">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="971441125">
+  <w:num w:numId="6" w16cid:durableId="251161315">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1218317632">
+  <w:num w:numId="7" w16cid:durableId="402416133">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1384523746">
+  <w:num w:numId="8" w16cid:durableId="2121877047">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1322346986">
+  <w:num w:numId="9" w16cid:durableId="1192764438">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1844394960">
+  <w:num w:numId="10" w16cid:durableId="1999184850">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="35668663">
+  <w:num w:numId="11" w16cid:durableId="1602686711">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1694843731">
+  <w:num w:numId="12" w16cid:durableId="831795018">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1203009410">
+  <w:num w:numId="13" w16cid:durableId="593395387">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1250046175">
+  <w:num w:numId="14" w16cid:durableId="1176457091">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="933245447">
+  <w:num w:numId="15" w16cid:durableId="21368077">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="343477257">
+  <w:num w:numId="16" w16cid:durableId="1909608984">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="406921642">
+  <w:num w:numId="17" w16cid:durableId="449710944">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="812597253">
+  <w:num w:numId="18" w16cid:durableId="211507793">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2092115127">
+  <w:num w:numId="19" w16cid:durableId="1906063137">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1231966408">
+  <w:num w:numId="20" w16cid:durableId="784425456">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1583177174">
+  <w:num w:numId="21" w16cid:durableId="1973056140">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1338343232">
+  <w:num w:numId="22" w16cid:durableId="120730089">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nOY8kHC2LM01OWBsayPELooMllpS5yBn0Fk8ns7Qg7+rgMzh6kDb4jEV7G//wXOJQB/lopiEKlvo3KwiIQZIig==" w:salt="gYhE6o7ARNdibtzEpHCc/A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+tKzzLzNnx3/EMB4+GBA4s3CcAUO7oTUCw4tCfnr26tVWHta907OwvUzl8r19EPOKfdcx1dMGwSmWwEUtY4fNQ==" w:salt="vwlaOlTU+mKPlViNo7GvXw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001474DE"/>
+    <w:rsid w:val="000002CC"/>
+    <w:rsid w:val="00002E39"/>
+    <w:rsid w:val="00003377"/>
+    <w:rsid w:val="00006F34"/>
+    <w:rsid w:val="00015841"/>
     <w:rsid w:val="00020D4F"/>
     <w:rsid w:val="000216C2"/>
     <w:rsid w:val="000278B6"/>
     <w:rsid w:val="000324FB"/>
+    <w:rsid w:val="00033916"/>
+    <w:rsid w:val="00040C8C"/>
     <w:rsid w:val="000463D7"/>
     <w:rsid w:val="000517A7"/>
     <w:rsid w:val="00055A19"/>
     <w:rsid w:val="00055D07"/>
     <w:rsid w:val="000614E9"/>
+    <w:rsid w:val="00072117"/>
     <w:rsid w:val="000744BF"/>
     <w:rsid w:val="00075AEA"/>
     <w:rsid w:val="00077C1C"/>
+    <w:rsid w:val="0008523A"/>
+    <w:rsid w:val="000872D6"/>
     <w:rsid w:val="000879E5"/>
     <w:rsid w:val="0009048E"/>
+    <w:rsid w:val="00092638"/>
     <w:rsid w:val="00094EFF"/>
     <w:rsid w:val="00095124"/>
     <w:rsid w:val="00095312"/>
     <w:rsid w:val="000970F2"/>
+    <w:rsid w:val="000A1EB6"/>
+    <w:rsid w:val="000A391A"/>
+    <w:rsid w:val="000A4795"/>
     <w:rsid w:val="000A4946"/>
     <w:rsid w:val="000A7711"/>
+    <w:rsid w:val="000B60B4"/>
     <w:rsid w:val="000B7683"/>
+    <w:rsid w:val="000C15BD"/>
+    <w:rsid w:val="000C602A"/>
+    <w:rsid w:val="000C6F8E"/>
+    <w:rsid w:val="000C7A1C"/>
+    <w:rsid w:val="000E1A55"/>
     <w:rsid w:val="000E26D4"/>
     <w:rsid w:val="000F058D"/>
     <w:rsid w:val="000F328C"/>
     <w:rsid w:val="00100948"/>
     <w:rsid w:val="0010475B"/>
+    <w:rsid w:val="001117FC"/>
+    <w:rsid w:val="001121F3"/>
+    <w:rsid w:val="001135E7"/>
+    <w:rsid w:val="001150BB"/>
+    <w:rsid w:val="00116E9D"/>
     <w:rsid w:val="001216D8"/>
     <w:rsid w:val="001218F2"/>
     <w:rsid w:val="00122E08"/>
+    <w:rsid w:val="001232DE"/>
+    <w:rsid w:val="0012362C"/>
     <w:rsid w:val="00123A45"/>
     <w:rsid w:val="00124B4D"/>
+    <w:rsid w:val="0012529E"/>
+    <w:rsid w:val="001255CB"/>
+    <w:rsid w:val="00131642"/>
     <w:rsid w:val="00134245"/>
     <w:rsid w:val="001423C6"/>
     <w:rsid w:val="001443F9"/>
+    <w:rsid w:val="00144766"/>
+    <w:rsid w:val="001451A9"/>
     <w:rsid w:val="001474DE"/>
+    <w:rsid w:val="00153C65"/>
+    <w:rsid w:val="001544DE"/>
+    <w:rsid w:val="001562AE"/>
+    <w:rsid w:val="00163F3B"/>
     <w:rsid w:val="00164031"/>
     <w:rsid w:val="001728B6"/>
     <w:rsid w:val="00176592"/>
+    <w:rsid w:val="00185FDD"/>
+    <w:rsid w:val="00190D90"/>
     <w:rsid w:val="001A6637"/>
+    <w:rsid w:val="001A6F88"/>
     <w:rsid w:val="001B0DA5"/>
     <w:rsid w:val="001B16A1"/>
+    <w:rsid w:val="001B1957"/>
     <w:rsid w:val="001B2214"/>
     <w:rsid w:val="001B4955"/>
+    <w:rsid w:val="001C512A"/>
+    <w:rsid w:val="001C649B"/>
+    <w:rsid w:val="001C710C"/>
+    <w:rsid w:val="001D0B25"/>
     <w:rsid w:val="001D3471"/>
+    <w:rsid w:val="001D4701"/>
     <w:rsid w:val="001D4FEF"/>
     <w:rsid w:val="001D56F9"/>
+    <w:rsid w:val="001D7C95"/>
+    <w:rsid w:val="001E7906"/>
+    <w:rsid w:val="001E7D24"/>
     <w:rsid w:val="001F430A"/>
+    <w:rsid w:val="001F4A59"/>
+    <w:rsid w:val="002003F7"/>
     <w:rsid w:val="00201DF3"/>
+    <w:rsid w:val="00202283"/>
+    <w:rsid w:val="00202407"/>
     <w:rsid w:val="00203DB0"/>
+    <w:rsid w:val="00204815"/>
+    <w:rsid w:val="00205090"/>
+    <w:rsid w:val="00215FB3"/>
     <w:rsid w:val="00216052"/>
-    <w:rsid w:val="0022270C"/>
     <w:rsid w:val="00224482"/>
+    <w:rsid w:val="0022477E"/>
     <w:rsid w:val="00225A59"/>
+    <w:rsid w:val="002305CC"/>
+    <w:rsid w:val="00234B11"/>
+    <w:rsid w:val="00235B54"/>
+    <w:rsid w:val="002362B6"/>
+    <w:rsid w:val="0024587C"/>
     <w:rsid w:val="00246A38"/>
     <w:rsid w:val="002501FE"/>
+    <w:rsid w:val="0025120E"/>
+    <w:rsid w:val="00253961"/>
+    <w:rsid w:val="002559DB"/>
+    <w:rsid w:val="00255F6C"/>
+    <w:rsid w:val="00257826"/>
+    <w:rsid w:val="002604CE"/>
+    <w:rsid w:val="00261068"/>
+    <w:rsid w:val="00262EA3"/>
     <w:rsid w:val="002645EF"/>
+    <w:rsid w:val="00276AA8"/>
     <w:rsid w:val="002838E8"/>
     <w:rsid w:val="00284AF2"/>
     <w:rsid w:val="00284CDB"/>
+    <w:rsid w:val="00285928"/>
+    <w:rsid w:val="002906EE"/>
     <w:rsid w:val="002916CF"/>
+    <w:rsid w:val="002941E4"/>
     <w:rsid w:val="002970DA"/>
+    <w:rsid w:val="002B0886"/>
+    <w:rsid w:val="002B1816"/>
+    <w:rsid w:val="002B7948"/>
+    <w:rsid w:val="002B79F2"/>
+    <w:rsid w:val="002C2E9C"/>
     <w:rsid w:val="002D3E8D"/>
     <w:rsid w:val="002D4337"/>
+    <w:rsid w:val="002D649C"/>
+    <w:rsid w:val="002E45A4"/>
     <w:rsid w:val="002E45EC"/>
+    <w:rsid w:val="002E6235"/>
     <w:rsid w:val="002F1C29"/>
+    <w:rsid w:val="002F2970"/>
     <w:rsid w:val="002F3A22"/>
+    <w:rsid w:val="002F6B07"/>
     <w:rsid w:val="00300BE7"/>
+    <w:rsid w:val="00300E42"/>
     <w:rsid w:val="00300EA6"/>
     <w:rsid w:val="00303FCF"/>
+    <w:rsid w:val="00304325"/>
     <w:rsid w:val="00307286"/>
+    <w:rsid w:val="003077AD"/>
+    <w:rsid w:val="003129C3"/>
     <w:rsid w:val="00312C70"/>
+    <w:rsid w:val="00312FEB"/>
+    <w:rsid w:val="003148E2"/>
+    <w:rsid w:val="00324533"/>
+    <w:rsid w:val="003263CA"/>
+    <w:rsid w:val="0032766D"/>
+    <w:rsid w:val="00330580"/>
     <w:rsid w:val="00332197"/>
+    <w:rsid w:val="00334CBC"/>
     <w:rsid w:val="0033561D"/>
+    <w:rsid w:val="00335C05"/>
+    <w:rsid w:val="003400CA"/>
     <w:rsid w:val="003410E9"/>
+    <w:rsid w:val="003503BD"/>
+    <w:rsid w:val="00353328"/>
+    <w:rsid w:val="003544E9"/>
     <w:rsid w:val="0035476B"/>
+    <w:rsid w:val="00355B84"/>
     <w:rsid w:val="00356119"/>
+    <w:rsid w:val="00361D95"/>
+    <w:rsid w:val="00366243"/>
     <w:rsid w:val="003710C2"/>
     <w:rsid w:val="003743C4"/>
+    <w:rsid w:val="00375250"/>
+    <w:rsid w:val="00376D81"/>
     <w:rsid w:val="00381C58"/>
     <w:rsid w:val="00387B3A"/>
+    <w:rsid w:val="0039002E"/>
+    <w:rsid w:val="00390D24"/>
+    <w:rsid w:val="00391205"/>
     <w:rsid w:val="003937F5"/>
+    <w:rsid w:val="00394E06"/>
+    <w:rsid w:val="00395703"/>
+    <w:rsid w:val="00397045"/>
+    <w:rsid w:val="003A0780"/>
+    <w:rsid w:val="003A0CE3"/>
     <w:rsid w:val="003A53C8"/>
+    <w:rsid w:val="003B075F"/>
+    <w:rsid w:val="003B0F4C"/>
+    <w:rsid w:val="003B18D0"/>
+    <w:rsid w:val="003B201D"/>
     <w:rsid w:val="003B5A6F"/>
+    <w:rsid w:val="003C29F5"/>
     <w:rsid w:val="003C5A24"/>
     <w:rsid w:val="003C62C0"/>
     <w:rsid w:val="003C719C"/>
+    <w:rsid w:val="003D0B6B"/>
     <w:rsid w:val="003D1A38"/>
+    <w:rsid w:val="003D7A49"/>
+    <w:rsid w:val="003E01AF"/>
+    <w:rsid w:val="003E2359"/>
+    <w:rsid w:val="003E304D"/>
+    <w:rsid w:val="003E3541"/>
+    <w:rsid w:val="003E7AE1"/>
     <w:rsid w:val="003F0C11"/>
     <w:rsid w:val="003F15D1"/>
     <w:rsid w:val="003F27A8"/>
+    <w:rsid w:val="003F301B"/>
     <w:rsid w:val="003F7785"/>
+    <w:rsid w:val="003F7DBC"/>
+    <w:rsid w:val="00402EBB"/>
+    <w:rsid w:val="00415EF4"/>
     <w:rsid w:val="00417136"/>
     <w:rsid w:val="00417F9C"/>
     <w:rsid w:val="00430D52"/>
+    <w:rsid w:val="00432D66"/>
     <w:rsid w:val="00433C2A"/>
+    <w:rsid w:val="00434057"/>
+    <w:rsid w:val="00434ADF"/>
+    <w:rsid w:val="00441A2D"/>
+    <w:rsid w:val="00445D1D"/>
+    <w:rsid w:val="0044714A"/>
     <w:rsid w:val="004517DE"/>
+    <w:rsid w:val="00453156"/>
     <w:rsid w:val="00455047"/>
-    <w:rsid w:val="00457DD2"/>
+    <w:rsid w:val="00461355"/>
     <w:rsid w:val="00461762"/>
+    <w:rsid w:val="00464C75"/>
+    <w:rsid w:val="0046711E"/>
     <w:rsid w:val="00471D34"/>
     <w:rsid w:val="00475277"/>
+    <w:rsid w:val="00480CF8"/>
+    <w:rsid w:val="00493520"/>
+    <w:rsid w:val="004944BF"/>
+    <w:rsid w:val="004B1DB4"/>
     <w:rsid w:val="004B2209"/>
+    <w:rsid w:val="004B2B72"/>
     <w:rsid w:val="004B7295"/>
-    <w:rsid w:val="004C19FE"/>
+    <w:rsid w:val="004C0591"/>
+    <w:rsid w:val="004C4E5C"/>
+    <w:rsid w:val="004C5163"/>
     <w:rsid w:val="004C70E6"/>
+    <w:rsid w:val="004D53B5"/>
+    <w:rsid w:val="004E1AB3"/>
+    <w:rsid w:val="004E4B90"/>
+    <w:rsid w:val="004E53B5"/>
     <w:rsid w:val="004F7491"/>
+    <w:rsid w:val="0050211D"/>
+    <w:rsid w:val="00503C98"/>
     <w:rsid w:val="00504900"/>
     <w:rsid w:val="00506BF4"/>
     <w:rsid w:val="00512EC2"/>
+    <w:rsid w:val="005142A3"/>
+    <w:rsid w:val="0051468E"/>
+    <w:rsid w:val="00516306"/>
     <w:rsid w:val="00517789"/>
     <w:rsid w:val="00520008"/>
     <w:rsid w:val="00521E53"/>
+    <w:rsid w:val="00521FD5"/>
+    <w:rsid w:val="005264F0"/>
     <w:rsid w:val="00527D6D"/>
+    <w:rsid w:val="0053107E"/>
     <w:rsid w:val="00541318"/>
     <w:rsid w:val="00545365"/>
+    <w:rsid w:val="0054674C"/>
+    <w:rsid w:val="00550F10"/>
+    <w:rsid w:val="0055153A"/>
     <w:rsid w:val="005539FD"/>
     <w:rsid w:val="00554845"/>
+    <w:rsid w:val="00554BD1"/>
+    <w:rsid w:val="00557A10"/>
+    <w:rsid w:val="00560C8A"/>
     <w:rsid w:val="0056693A"/>
     <w:rsid w:val="00570B3B"/>
     <w:rsid w:val="005748CB"/>
+    <w:rsid w:val="005748D9"/>
     <w:rsid w:val="00576B4E"/>
+    <w:rsid w:val="0058072A"/>
     <w:rsid w:val="00580A4F"/>
+    <w:rsid w:val="005836E4"/>
     <w:rsid w:val="0058457F"/>
+    <w:rsid w:val="00586C16"/>
     <w:rsid w:val="00587D55"/>
     <w:rsid w:val="00591350"/>
     <w:rsid w:val="00592DC9"/>
     <w:rsid w:val="00595C4B"/>
     <w:rsid w:val="00595CE9"/>
     <w:rsid w:val="005A2A75"/>
+    <w:rsid w:val="005A4DE3"/>
     <w:rsid w:val="005A52C3"/>
+    <w:rsid w:val="005A7A03"/>
     <w:rsid w:val="005B028B"/>
+    <w:rsid w:val="005B6CC8"/>
     <w:rsid w:val="005C1685"/>
+    <w:rsid w:val="005C3E5D"/>
     <w:rsid w:val="005D2C26"/>
     <w:rsid w:val="005D2EEA"/>
     <w:rsid w:val="005D3D8C"/>
     <w:rsid w:val="005D4E3F"/>
+    <w:rsid w:val="005D62DA"/>
+    <w:rsid w:val="005D74AA"/>
+    <w:rsid w:val="005D76FA"/>
     <w:rsid w:val="005D7A75"/>
     <w:rsid w:val="005E4435"/>
+    <w:rsid w:val="005F7A6A"/>
     <w:rsid w:val="00600651"/>
+    <w:rsid w:val="00600D81"/>
     <w:rsid w:val="006043FC"/>
+    <w:rsid w:val="00607E28"/>
+    <w:rsid w:val="00611DDB"/>
     <w:rsid w:val="0061202B"/>
+    <w:rsid w:val="006144CD"/>
+    <w:rsid w:val="00625CF1"/>
     <w:rsid w:val="00630572"/>
+    <w:rsid w:val="00632715"/>
+    <w:rsid w:val="0063273E"/>
     <w:rsid w:val="00637243"/>
+    <w:rsid w:val="00640420"/>
+    <w:rsid w:val="00644732"/>
+    <w:rsid w:val="00645F7F"/>
     <w:rsid w:val="006465BE"/>
     <w:rsid w:val="006468F0"/>
+    <w:rsid w:val="00653A43"/>
+    <w:rsid w:val="0065618A"/>
     <w:rsid w:val="006608AC"/>
+    <w:rsid w:val="00665F84"/>
     <w:rsid w:val="00666E6A"/>
-    <w:rsid w:val="00677545"/>
+    <w:rsid w:val="00670195"/>
+    <w:rsid w:val="00675CFE"/>
     <w:rsid w:val="00677AF1"/>
     <w:rsid w:val="00682B3A"/>
+    <w:rsid w:val="006845CD"/>
     <w:rsid w:val="00693632"/>
     <w:rsid w:val="00696467"/>
     <w:rsid w:val="006A0B03"/>
     <w:rsid w:val="006A2310"/>
-    <w:rsid w:val="006A3FD9"/>
     <w:rsid w:val="006A79D8"/>
+    <w:rsid w:val="006B1ED2"/>
+    <w:rsid w:val="006B3ED5"/>
     <w:rsid w:val="006B5423"/>
+    <w:rsid w:val="006B565D"/>
     <w:rsid w:val="006B7C63"/>
     <w:rsid w:val="006D14F5"/>
+    <w:rsid w:val="006D1715"/>
     <w:rsid w:val="006E5A59"/>
     <w:rsid w:val="006F30A3"/>
+    <w:rsid w:val="006F6FB8"/>
     <w:rsid w:val="006F7F10"/>
     <w:rsid w:val="007016C0"/>
+    <w:rsid w:val="00701ED5"/>
     <w:rsid w:val="0070219B"/>
+    <w:rsid w:val="00704D1C"/>
+    <w:rsid w:val="00707558"/>
+    <w:rsid w:val="00710C8B"/>
+    <w:rsid w:val="00710F26"/>
     <w:rsid w:val="00711244"/>
+    <w:rsid w:val="00716C9A"/>
     <w:rsid w:val="00720A90"/>
     <w:rsid w:val="00722B93"/>
     <w:rsid w:val="007237ED"/>
     <w:rsid w:val="00726D29"/>
+    <w:rsid w:val="007278C8"/>
     <w:rsid w:val="00730D51"/>
+    <w:rsid w:val="00732687"/>
     <w:rsid w:val="00732B0A"/>
+    <w:rsid w:val="0073711D"/>
     <w:rsid w:val="00737E48"/>
     <w:rsid w:val="00740BF0"/>
     <w:rsid w:val="0074267B"/>
+    <w:rsid w:val="00742C22"/>
     <w:rsid w:val="00744C29"/>
+    <w:rsid w:val="007509F3"/>
     <w:rsid w:val="00757B81"/>
+    <w:rsid w:val="00764C7D"/>
     <w:rsid w:val="0076541C"/>
+    <w:rsid w:val="00770B9F"/>
+    <w:rsid w:val="007718F6"/>
     <w:rsid w:val="00771EF3"/>
+    <w:rsid w:val="0077239D"/>
     <w:rsid w:val="00774B12"/>
-    <w:rsid w:val="00775AC1"/>
+    <w:rsid w:val="00775494"/>
     <w:rsid w:val="00780AF0"/>
+    <w:rsid w:val="00791ED2"/>
+    <w:rsid w:val="00792D45"/>
+    <w:rsid w:val="007A5C8E"/>
     <w:rsid w:val="007A628E"/>
     <w:rsid w:val="007A6BA4"/>
     <w:rsid w:val="007B12B3"/>
-    <w:rsid w:val="007C6129"/>
+    <w:rsid w:val="007C464A"/>
+    <w:rsid w:val="007D24B4"/>
+    <w:rsid w:val="007D2DDC"/>
     <w:rsid w:val="007D5429"/>
+    <w:rsid w:val="007E122A"/>
+    <w:rsid w:val="007E17BA"/>
     <w:rsid w:val="007E3D61"/>
+    <w:rsid w:val="007F1AAD"/>
+    <w:rsid w:val="007F3ED2"/>
+    <w:rsid w:val="007F58BE"/>
+    <w:rsid w:val="007F6D09"/>
     <w:rsid w:val="007F7443"/>
+    <w:rsid w:val="00802E0C"/>
     <w:rsid w:val="0080343E"/>
     <w:rsid w:val="0081106D"/>
     <w:rsid w:val="00811CE9"/>
+    <w:rsid w:val="008169ED"/>
     <w:rsid w:val="00824CC3"/>
     <w:rsid w:val="0083137B"/>
+    <w:rsid w:val="00831D35"/>
+    <w:rsid w:val="00834A53"/>
+    <w:rsid w:val="00843F96"/>
     <w:rsid w:val="00844FB0"/>
     <w:rsid w:val="00850260"/>
+    <w:rsid w:val="00852B53"/>
+    <w:rsid w:val="00864BD4"/>
+    <w:rsid w:val="00867CDE"/>
     <w:rsid w:val="00870B2A"/>
-    <w:rsid w:val="008B42C9"/>
+    <w:rsid w:val="008720E4"/>
+    <w:rsid w:val="00880629"/>
+    <w:rsid w:val="00880DB1"/>
+    <w:rsid w:val="00886CC8"/>
+    <w:rsid w:val="00887F39"/>
+    <w:rsid w:val="00896069"/>
+    <w:rsid w:val="008A0ADB"/>
+    <w:rsid w:val="008A3489"/>
+    <w:rsid w:val="008B1304"/>
+    <w:rsid w:val="008B2624"/>
+    <w:rsid w:val="008B5401"/>
     <w:rsid w:val="008B64E6"/>
+    <w:rsid w:val="008B7AE1"/>
+    <w:rsid w:val="008C1E86"/>
+    <w:rsid w:val="008C23C5"/>
+    <w:rsid w:val="008C716B"/>
+    <w:rsid w:val="008C7B78"/>
     <w:rsid w:val="008D0620"/>
     <w:rsid w:val="008D12D5"/>
+    <w:rsid w:val="008D5BCF"/>
+    <w:rsid w:val="008D6EED"/>
     <w:rsid w:val="008E15B8"/>
+    <w:rsid w:val="008E262A"/>
     <w:rsid w:val="008E4C05"/>
+    <w:rsid w:val="008E5E7B"/>
+    <w:rsid w:val="008F1DE9"/>
     <w:rsid w:val="00903B13"/>
     <w:rsid w:val="00904532"/>
     <w:rsid w:val="00904718"/>
+    <w:rsid w:val="00905989"/>
+    <w:rsid w:val="00907FDA"/>
+    <w:rsid w:val="0091234A"/>
+    <w:rsid w:val="00916E51"/>
     <w:rsid w:val="00917D87"/>
+    <w:rsid w:val="009216D8"/>
+    <w:rsid w:val="00922759"/>
     <w:rsid w:val="00926594"/>
     <w:rsid w:val="0092774A"/>
+    <w:rsid w:val="009310A6"/>
     <w:rsid w:val="00935348"/>
+    <w:rsid w:val="009360C9"/>
+    <w:rsid w:val="009400E7"/>
+    <w:rsid w:val="00941736"/>
+    <w:rsid w:val="00944649"/>
+    <w:rsid w:val="00950978"/>
+    <w:rsid w:val="009534AE"/>
+    <w:rsid w:val="00955696"/>
     <w:rsid w:val="00962712"/>
     <w:rsid w:val="00963029"/>
     <w:rsid w:val="0096435A"/>
     <w:rsid w:val="009669F0"/>
+    <w:rsid w:val="0097314E"/>
+    <w:rsid w:val="009760F7"/>
+    <w:rsid w:val="00976160"/>
     <w:rsid w:val="009818F4"/>
+    <w:rsid w:val="00982C42"/>
+    <w:rsid w:val="00983F9E"/>
     <w:rsid w:val="0098601C"/>
     <w:rsid w:val="00987E89"/>
+    <w:rsid w:val="009923DD"/>
+    <w:rsid w:val="009944D3"/>
+    <w:rsid w:val="009B11F2"/>
     <w:rsid w:val="009C1C61"/>
     <w:rsid w:val="009C69EA"/>
+    <w:rsid w:val="009C75C1"/>
     <w:rsid w:val="009E28C4"/>
     <w:rsid w:val="009E3C80"/>
+    <w:rsid w:val="009E4AFA"/>
+    <w:rsid w:val="009E7E5D"/>
+    <w:rsid w:val="009F3FC6"/>
+    <w:rsid w:val="00A0202F"/>
     <w:rsid w:val="00A03BB9"/>
+    <w:rsid w:val="00A04AC6"/>
     <w:rsid w:val="00A04D65"/>
     <w:rsid w:val="00A07102"/>
     <w:rsid w:val="00A07CE4"/>
+    <w:rsid w:val="00A11077"/>
     <w:rsid w:val="00A1180F"/>
     <w:rsid w:val="00A154A1"/>
     <w:rsid w:val="00A21A4D"/>
     <w:rsid w:val="00A21F59"/>
+    <w:rsid w:val="00A23C91"/>
+    <w:rsid w:val="00A31F31"/>
+    <w:rsid w:val="00A350B5"/>
     <w:rsid w:val="00A3655E"/>
     <w:rsid w:val="00A40277"/>
     <w:rsid w:val="00A41456"/>
     <w:rsid w:val="00A4158A"/>
+    <w:rsid w:val="00A54881"/>
     <w:rsid w:val="00A57E08"/>
     <w:rsid w:val="00A62E70"/>
     <w:rsid w:val="00A63DD6"/>
+    <w:rsid w:val="00A64FAA"/>
+    <w:rsid w:val="00A67981"/>
     <w:rsid w:val="00A73392"/>
+    <w:rsid w:val="00A767D1"/>
     <w:rsid w:val="00A76CF7"/>
     <w:rsid w:val="00A81BA9"/>
     <w:rsid w:val="00A85556"/>
+    <w:rsid w:val="00AA4015"/>
     <w:rsid w:val="00AA4359"/>
+    <w:rsid w:val="00AA681A"/>
+    <w:rsid w:val="00AB0B4D"/>
+    <w:rsid w:val="00AB3210"/>
     <w:rsid w:val="00AB4FBB"/>
+    <w:rsid w:val="00AB7E59"/>
+    <w:rsid w:val="00AC6B21"/>
+    <w:rsid w:val="00AD0380"/>
     <w:rsid w:val="00AD111C"/>
+    <w:rsid w:val="00AD3336"/>
+    <w:rsid w:val="00AD5EB7"/>
+    <w:rsid w:val="00AE0FFC"/>
+    <w:rsid w:val="00AF0682"/>
+    <w:rsid w:val="00B0285E"/>
+    <w:rsid w:val="00B044F8"/>
     <w:rsid w:val="00B055F4"/>
-    <w:rsid w:val="00B10BCD"/>
+    <w:rsid w:val="00B10A33"/>
+    <w:rsid w:val="00B328E1"/>
+    <w:rsid w:val="00B33F71"/>
     <w:rsid w:val="00B367DD"/>
+    <w:rsid w:val="00B37380"/>
+    <w:rsid w:val="00B47D10"/>
+    <w:rsid w:val="00B50D22"/>
+    <w:rsid w:val="00B5196A"/>
     <w:rsid w:val="00B526F7"/>
     <w:rsid w:val="00B719ED"/>
+    <w:rsid w:val="00B7524B"/>
     <w:rsid w:val="00B75ABD"/>
+    <w:rsid w:val="00B809DD"/>
     <w:rsid w:val="00B848A1"/>
+    <w:rsid w:val="00B86069"/>
+    <w:rsid w:val="00BA2DE8"/>
+    <w:rsid w:val="00BA31F8"/>
     <w:rsid w:val="00BB1152"/>
     <w:rsid w:val="00BB142E"/>
+    <w:rsid w:val="00BB238C"/>
+    <w:rsid w:val="00BC37A5"/>
+    <w:rsid w:val="00BC40A7"/>
     <w:rsid w:val="00BC4BFF"/>
+    <w:rsid w:val="00BC601B"/>
+    <w:rsid w:val="00BD0EF2"/>
+    <w:rsid w:val="00BD23DD"/>
+    <w:rsid w:val="00BD77CD"/>
     <w:rsid w:val="00BE0B40"/>
     <w:rsid w:val="00BE0D8B"/>
     <w:rsid w:val="00BE6AB2"/>
+    <w:rsid w:val="00BE7841"/>
+    <w:rsid w:val="00BE799C"/>
     <w:rsid w:val="00BF229A"/>
+    <w:rsid w:val="00BF4B85"/>
     <w:rsid w:val="00BF4D6F"/>
+    <w:rsid w:val="00BF6511"/>
+    <w:rsid w:val="00C047C4"/>
+    <w:rsid w:val="00C04CEB"/>
+    <w:rsid w:val="00C146D7"/>
     <w:rsid w:val="00C15AE1"/>
     <w:rsid w:val="00C21566"/>
     <w:rsid w:val="00C21F51"/>
-    <w:rsid w:val="00C56161"/>
+    <w:rsid w:val="00C27292"/>
+    <w:rsid w:val="00C35F81"/>
+    <w:rsid w:val="00C37AAD"/>
+    <w:rsid w:val="00C437B0"/>
+    <w:rsid w:val="00C52586"/>
+    <w:rsid w:val="00C52CA6"/>
+    <w:rsid w:val="00C53F75"/>
+    <w:rsid w:val="00C55471"/>
+    <w:rsid w:val="00C55FD2"/>
+    <w:rsid w:val="00C57235"/>
+    <w:rsid w:val="00C573F5"/>
     <w:rsid w:val="00C578D0"/>
     <w:rsid w:val="00C61160"/>
+    <w:rsid w:val="00C67C49"/>
+    <w:rsid w:val="00C72897"/>
+    <w:rsid w:val="00C72CCE"/>
     <w:rsid w:val="00C80341"/>
     <w:rsid w:val="00C81C82"/>
     <w:rsid w:val="00C81D73"/>
+    <w:rsid w:val="00C90DFA"/>
     <w:rsid w:val="00C92B0B"/>
     <w:rsid w:val="00C96B61"/>
     <w:rsid w:val="00C978C5"/>
+    <w:rsid w:val="00CA5D94"/>
     <w:rsid w:val="00CA777E"/>
     <w:rsid w:val="00CB4A85"/>
+    <w:rsid w:val="00CB6A40"/>
+    <w:rsid w:val="00CB7C7C"/>
     <w:rsid w:val="00CC3E18"/>
+    <w:rsid w:val="00CC4BBE"/>
     <w:rsid w:val="00CD1B36"/>
     <w:rsid w:val="00CD1B3A"/>
+    <w:rsid w:val="00CD20C0"/>
+    <w:rsid w:val="00CD27A5"/>
+    <w:rsid w:val="00CE3F68"/>
+    <w:rsid w:val="00CE532A"/>
     <w:rsid w:val="00CE5ECA"/>
+    <w:rsid w:val="00CF3507"/>
+    <w:rsid w:val="00CF409A"/>
+    <w:rsid w:val="00CF7516"/>
+    <w:rsid w:val="00D0319E"/>
     <w:rsid w:val="00D04284"/>
     <w:rsid w:val="00D04F5F"/>
+    <w:rsid w:val="00D0515F"/>
     <w:rsid w:val="00D073EB"/>
+    <w:rsid w:val="00D11043"/>
+    <w:rsid w:val="00D15CCD"/>
     <w:rsid w:val="00D20507"/>
-    <w:rsid w:val="00D24FE3"/>
+    <w:rsid w:val="00D2751E"/>
     <w:rsid w:val="00D278A3"/>
     <w:rsid w:val="00D3142B"/>
+    <w:rsid w:val="00D3301F"/>
+    <w:rsid w:val="00D341A8"/>
+    <w:rsid w:val="00D3503E"/>
     <w:rsid w:val="00D36F6A"/>
+    <w:rsid w:val="00D40861"/>
+    <w:rsid w:val="00D43125"/>
+    <w:rsid w:val="00D440BA"/>
     <w:rsid w:val="00D55296"/>
+    <w:rsid w:val="00D55443"/>
     <w:rsid w:val="00D669C8"/>
-    <w:rsid w:val="00D9273D"/>
+    <w:rsid w:val="00D67235"/>
+    <w:rsid w:val="00D74095"/>
+    <w:rsid w:val="00D818C3"/>
+    <w:rsid w:val="00D87718"/>
     <w:rsid w:val="00D92D4A"/>
+    <w:rsid w:val="00D94297"/>
     <w:rsid w:val="00DA3287"/>
+    <w:rsid w:val="00DA43D1"/>
+    <w:rsid w:val="00DB0054"/>
+    <w:rsid w:val="00DB5F61"/>
+    <w:rsid w:val="00DB64FA"/>
+    <w:rsid w:val="00DB6EA7"/>
     <w:rsid w:val="00DB77EB"/>
+    <w:rsid w:val="00DB7DC1"/>
+    <w:rsid w:val="00DC17CE"/>
     <w:rsid w:val="00DC5CF8"/>
     <w:rsid w:val="00DD4EDD"/>
     <w:rsid w:val="00DD53EA"/>
     <w:rsid w:val="00DE5D08"/>
+    <w:rsid w:val="00DF0695"/>
     <w:rsid w:val="00DF490E"/>
     <w:rsid w:val="00DF6379"/>
     <w:rsid w:val="00DF786C"/>
+    <w:rsid w:val="00E000E1"/>
     <w:rsid w:val="00E01697"/>
     <w:rsid w:val="00E01A74"/>
     <w:rsid w:val="00E0401D"/>
     <w:rsid w:val="00E04945"/>
+    <w:rsid w:val="00E112F9"/>
+    <w:rsid w:val="00E163CE"/>
+    <w:rsid w:val="00E170E0"/>
+    <w:rsid w:val="00E17192"/>
+    <w:rsid w:val="00E210B4"/>
     <w:rsid w:val="00E24822"/>
+    <w:rsid w:val="00E25362"/>
     <w:rsid w:val="00E33E3C"/>
     <w:rsid w:val="00E350FC"/>
-    <w:rsid w:val="00E40534"/>
+    <w:rsid w:val="00E43882"/>
     <w:rsid w:val="00E43F8A"/>
+    <w:rsid w:val="00E44BAE"/>
+    <w:rsid w:val="00E4602F"/>
     <w:rsid w:val="00E47259"/>
+    <w:rsid w:val="00E47887"/>
     <w:rsid w:val="00E5089E"/>
     <w:rsid w:val="00E53EA0"/>
+    <w:rsid w:val="00E5498F"/>
+    <w:rsid w:val="00E6036C"/>
     <w:rsid w:val="00E62561"/>
+    <w:rsid w:val="00E65079"/>
+    <w:rsid w:val="00E66230"/>
+    <w:rsid w:val="00E663BE"/>
     <w:rsid w:val="00E70994"/>
+    <w:rsid w:val="00E725F4"/>
     <w:rsid w:val="00E819C3"/>
     <w:rsid w:val="00E8281F"/>
+    <w:rsid w:val="00E829E3"/>
+    <w:rsid w:val="00E83347"/>
+    <w:rsid w:val="00E846B9"/>
     <w:rsid w:val="00E9359C"/>
+    <w:rsid w:val="00E97F71"/>
+    <w:rsid w:val="00EA02B8"/>
+    <w:rsid w:val="00EA16D1"/>
+    <w:rsid w:val="00EA53A8"/>
+    <w:rsid w:val="00EA6111"/>
     <w:rsid w:val="00EB02FC"/>
+    <w:rsid w:val="00EB14EE"/>
+    <w:rsid w:val="00EB67A2"/>
+    <w:rsid w:val="00EB73A2"/>
+    <w:rsid w:val="00EC1628"/>
+    <w:rsid w:val="00EC31B8"/>
+    <w:rsid w:val="00EC57C4"/>
+    <w:rsid w:val="00ED6F34"/>
+    <w:rsid w:val="00EE53FD"/>
     <w:rsid w:val="00EE5705"/>
     <w:rsid w:val="00EF084C"/>
+    <w:rsid w:val="00EF3C6E"/>
     <w:rsid w:val="00EF6BDD"/>
+    <w:rsid w:val="00F0174D"/>
+    <w:rsid w:val="00F07838"/>
     <w:rsid w:val="00F07BBB"/>
+    <w:rsid w:val="00F11942"/>
+    <w:rsid w:val="00F12D6C"/>
     <w:rsid w:val="00F155CA"/>
+    <w:rsid w:val="00F23FD6"/>
     <w:rsid w:val="00F24569"/>
     <w:rsid w:val="00F3175F"/>
     <w:rsid w:val="00F35738"/>
+    <w:rsid w:val="00F40CA6"/>
+    <w:rsid w:val="00F41B39"/>
+    <w:rsid w:val="00F438DB"/>
+    <w:rsid w:val="00F47186"/>
+    <w:rsid w:val="00F4760B"/>
+    <w:rsid w:val="00F519E7"/>
+    <w:rsid w:val="00F548AD"/>
     <w:rsid w:val="00F7129A"/>
+    <w:rsid w:val="00F71765"/>
+    <w:rsid w:val="00F736DF"/>
+    <w:rsid w:val="00F74ED4"/>
+    <w:rsid w:val="00F74F1E"/>
     <w:rsid w:val="00F75F9D"/>
     <w:rsid w:val="00F86B24"/>
     <w:rsid w:val="00F87249"/>
+    <w:rsid w:val="00FA1A91"/>
+    <w:rsid w:val="00FA2C9F"/>
     <w:rsid w:val="00FA3099"/>
     <w:rsid w:val="00FA5545"/>
     <w:rsid w:val="00FB34F3"/>
+    <w:rsid w:val="00FB5A4D"/>
+    <w:rsid w:val="00FC232A"/>
     <w:rsid w:val="00FC24FE"/>
+    <w:rsid w:val="00FC372C"/>
+    <w:rsid w:val="00FC46D2"/>
     <w:rsid w:val="00FD4068"/>
+    <w:rsid w:val="00FD6CB9"/>
+    <w:rsid w:val="00FE194F"/>
     <w:rsid w:val="00FE2F6A"/>
     <w:rsid w:val="00FE6FE5"/>
+    <w:rsid w:val="00FF1AE5"/>
+    <w:rsid w:val="00FF43A5"/>
+    <w:rsid w:val="00FF5916"/>
     <w:rsid w:val="00FF713D"/>
     <w:rsid w:val="00FF751B"/>
+    <w:rsid w:val="0B111FA6"/>
+    <w:rsid w:val="0BD5DCDB"/>
+    <w:rsid w:val="0CD79B3B"/>
+    <w:rsid w:val="10B6E430"/>
+    <w:rsid w:val="1239415C"/>
+    <w:rsid w:val="1C1F9FFE"/>
+    <w:rsid w:val="1C6EC392"/>
+    <w:rsid w:val="219B3D11"/>
+    <w:rsid w:val="2DFAA009"/>
+    <w:rsid w:val="30FBF7C0"/>
+    <w:rsid w:val="33766860"/>
+    <w:rsid w:val="3542AFEC"/>
+    <w:rsid w:val="3DEECAF0"/>
+    <w:rsid w:val="44147923"/>
+    <w:rsid w:val="4DCBA830"/>
+    <w:rsid w:val="53039041"/>
+    <w:rsid w:val="54958D4D"/>
+    <w:rsid w:val="58AD1B0C"/>
+    <w:rsid w:val="740A2DFB"/>
+    <w:rsid w:val="751E0E6E"/>
+    <w:rsid w:val="7D04F13B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="496ECDAA"/>
+  <w14:docId w14:val="7354F7A8"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7214,55 +10493,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003A53C8"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="003A53C8"/>
     <w:pPr>
@@ -7611,140 +10885,90 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="003A53C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:smallCaps/>
       <w:sz w:val="18"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="003A53C8"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:bCs/>
       <w:smallCaps/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C19FE"/>
+    <w:rsid w:val="001A6F88"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B6CC8"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfpsofficeofappeals@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfpsofficeofappeals@dfps.texas.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dfps.texas.gov/policies/Website/default.asp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7992,114 +11216,72 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ABD17C2-A290-41D4-BE89-5C105BEE6AAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1428</Characters>
+  <Pages>3</Pages>
+  <Words>753</Words>
+  <Characters>4234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>83</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1675</CharactersWithSpaces>
+  <CharactersWithSpaces>4904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>